--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC014000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>In eighteenth-century Peru, a historic bridge connecting the cities of Cuzco and Lima collapsed, plunging five people to their deaths. A Franciscan monk, Brother Juniper, witnesses the tragedy and embarks on a spiritual quest to reconcile free will versus fate and the existence of God in the victims’ lives: “Why did this happen to those five?” This thought-provoking, Pulitzer Prize–winning second novel by American writer Thornton Wilder was called “a masterpiece” by The New York Times when it was published in 1927. Critically acclaimed, it remains a compelling literary classic exploring destiny, love, religion, and the meaning of life.
 "Now he discovered that secret from which one never quite recovers, that even in the perfect love one person loves less profoundly than the other. There may be two equally good, equally gifted, equally beautiful, but there may never be two that love one another equally well."
 — Thornton Wilder (The Bridge of San Luis Rey)</t>
+  </si>
+  <si>
+    <t>Thornton Wilder (1897–1975) was an American novelist, playwright, and essayist whose timeless works explored the meaning of ordinary life, human relationships, and the enduring questions of existence. Renowned for his elegant storytelling and philosophical insight, Wilder became one of the few writers to win both the Pulitzer Prize for Fiction and the Pulitzer Prize for Drama. His works continue to captivate readers and audiences with their warmth, humanity, and universal appeal.
+Wilder was born on April 17, 1897, in Madison, Wisconsin. His father was a newspaper editor and diplomat, and his mother's love of literature and education nurtured his early intellectual curiosity. Because of his father's diplomatic assignments, Wilder spent part of his childhood in China, an experience that broadened his cultural perspective and fostered a lifelong interest in different civilizations and ways of thinking. He later studied at Oberlin College and Yale University, where he developed his literary talents.
+During the First World War, Wilder briefly served in the United States Army. Afterward, he continued his education and later taught French and literature while pursuing his writing career. His first major success came with the novel The Bridge of San Luis Rey (1927), which won the Pulitzer Prize for Fiction. The novel examined fate, love, and the connections between human lives through the story of a tragic bridge collapse in eighteenth-century Peru.
+Wilder achieved even greater fame as a playwright with Our Town (1938), a groundbreaking drama that celebrated the beauty and significance of everyday life in a small American town. Its innovative staging and deeply moving themes earned him the Pulitzer Prize for Drama. He later received a second Pulitzer Prize for Drama for The Skin of Our Teeth (1942), an imaginative play exploring humanity's resilience through history. His other notable works include the novel The Ides of March and the comedy The Matchmaker, which later inspired the acclaimed Broadway musical Hello, Dolly!
+Thornton Wilder died on December 7, 1975, in Hamden, Connecticut. Today, he is remembered as one of America's greatest literary figures. His works continue to be performed, studied, and cherished for their wisdom, compassion, and profound understanding of the human condition. Through simple yet deeply meaningful stories, Wilder reminded readers and audiences alike to appreciate the beauty, mystery, and preciousness of everyday life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f8aa8d73-158f-4cb0-8e74-3c739c0002e2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069043</t>
   </si>
   <si>
     <t>Discover The Bridge of San Luis Rey by Thornton Wilder. This book is published by General Press in eBook format, ISBN 9789354997143, ASIN B0BYZG1BPZ, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>