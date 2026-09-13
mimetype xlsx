--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,80 +137,104 @@
   <si>
     <t>Dr. B.R. Ambedkar</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0G1TLN5TZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Religion &amp; Spirituality</t>
   </si>
   <si>
+    <t>Buddhism</t>
+  </si>
+  <si>
     <t>Philosophy</t>
-  </si>
-[...1 lines deleted...]
-    <t>Spirituality</t>
   </si>
   <si>
     <t>REL007000, PHI005000, REL017000</t>
   </si>
   <si>
     <t>“The Buddha and His Dhamma” by Dr. B.R. Ambedkar, first published in 1957, is a groundbreaking reinterpretation of Buddhism that blends spiritual philosophy with social and political reform. Written in simple, accessible prose, the book presents the life and teachings of Gautama Buddha through a rational, humanistic lens, emphasizing ethical living, compassion, and equality over ritual and metaphysics.
 Unlike traditional Buddhist texts, Ambedkar’s work reimagines the Buddha as a social reformer who opposed caste, inequality, and religious orthodoxy. Divided into sections covering the Buddha’s life, enlightenment, the formation of the monastic community, and the principles of Dhamma (righteous path), the book serves as both a biography and a moral guide.
 A cornerstone of Navayana Buddhism, this work was central to Ambedkar’s own conversion and the larger Dalit movement toward spiritual and social liberation. It remains essential reading for those seeking a Buddhism rooted in justice, dignity, and rational thought.
 The Buddha and His Dhamma is not only a spiritual classic but also a political and cultural manifesto—an enduring call to transform society through compassion, wisdom, and moral action.</t>
   </si>
   <si>
     <t>Dr. Bhimrao Ramji Ambedkar (1891–1956) was a towering Indian jurist, economist, social reformer, and political leader who served as the chief architect of the Indian Constitution. Born into the marginalized Mahar caste in Mhow, Madhya Pradesh, Ambedkar faced severe socio-economic discrimination from a young age due to the oppressive practice of untouchability. Despite these immense barriers, his exceptional intellect propelled him to become one of the most highly educated Indians of his time, earning doctorates in economics from both Columbia University and the London School of Economics.
 Returning to India, Ambedkar dedicated his life to dismantling the rigid Hindu caste system and fighting for the civil liberties of Dalits and other oppressed communities. He led powerful grassroots movements, such as the Mahad Satyagraha in 1927, advocating for equal access to public resources. When India gained independence in 1947, he was appointed as the nation’s first Law Minister and selected to chair the Constitution Drafting Committee. Under his visionary leadership, the newly framed Constitution guaranteed fundamental rights, formally outlawed untouchability, and established affirmative action policies to uplift disadvantaged groups.
 Beyond his monumental political legacy, Ambedkar was a prolific author and relentless public intellectual. His most famous work, Annihilation of Caste (1936), remains a seminal, blistering critique of social hierarchy and religious orthodoxy. Other major scholarly contributions include Who Were the Shudras? and The Problem of the Rupee, which heavily influenced the establishment of the Reserve Bank of India. Disillusioned with the entrenched inequalities of Hinduism, Ambedkar converted to Buddhism just weeks before his death in 1956, initiating a mass conversion movement among his followers. Posthumously awarded the Bharat Ratna, India’s highest civilian honor, Dr. Ambedkar’s profound legacy continues to inspire global movements for social justice, equality, and human rights.</t>
   </si>
   <si>
+    <t>Dr. B. R. Ambedkar’s The Buddha and His Dhamma is one of the most important modern interpretations of the life and teachings of Gautama Buddha. Published posthumously in 1957, shortly after Ambedkar’s death, the book was his final major work and became a foundational text for what is often called Navayana, or Ambedkarite Buddhism. Rather than presenting Buddhism simply as a religion of personal spiritual liberation, Ambedkar interprets the Buddha’s Dhamma as a rational, ethical, and deeply social philosophy concerned with human suffering, equality, justice, liberty, and the transformation of society. The book combines a narrative of the Buddha’s life with Ambedkar’s detailed interpretation of Buddhist teachings, making it both a biography and a philosophical argument about what religion should mean in the modern world.
+The basic structure of The Buddha and His Dhamma reflects Ambedkar’s desire to make Buddhism understandable to ordinary readers rather than restrict it to specialists. The work is organized into a prologue, eight books, and an epilogue. These sections cover Siddhartha Gautama’s transformation into the Buddha, the Buddha’s efforts to spread his teaching, the substance of his Dhamma, the meaning of religion and Dhamma, the Sangha, the Buddha’s relationships with his contemporaries, his final journey, and the personality of the historical Buddha. Ambedkar’s approach is distinctive because he is not merely retelling traditional Buddhist stories. He selects, rearranges, questions, and interprets them according to his own understanding of reason, morality, and social justice.
+The story begins with Siddhartha Gautama, born into the Sakya ruling family. Ambedkar presents his early life as the life of a privileged young man who nevertheless becomes increasingly aware of the problems surrounding human existence. Siddhartha receives an education appropriate to his position and participates in the political and social life of his community. Yet he is not satisfied with the conventional path laid out before him. His experience gradually leads him to question why human beings suffer and why society is divided by conflict and inequality. In Ambedkar’s interpretation, Siddhartha’s decision to leave the household and become a wandering seeker is not simply an escape from worldly life. It is an intellectual and moral search for an answer to the fundamental problems of humanity.
+This interpretation is important because Ambedkar shifts attention away from supernatural explanations of the Buddha’s life. He presents Siddhartha as a human being engaged in a serious search for truth. The future Buddha studies existing philosophies and practices severe forms of asceticism, but these approaches fail to provide the answer he seeks. Ambedkar emphasizes the importance of this failure. The Buddha does not discover truth by blindly accepting an inherited doctrine. He investigates, experiments, rejects what he finds inadequate, and eventually develops his own understanding. The Buddha’s enlightenment therefore becomes, in Ambedkar’s account, the culmination of a rational and ethical quest rather than merely a miraculous event.
+After attaining enlightenment, the Buddha begins what Ambedkar describes as a campaign of conversion. He does not simply withdraw into meditation after discovering truth. Instead, he decides to communicate what he has learned to other human beings. This point is central to Ambedkar’s understanding of Buddhism. The Buddha’s greatness lies not only in his personal enlightenment but also in his determination to share a path that could improve human life. The Dhamma becomes something to be practiced in society rather than a private spiritual possession.
+Ambedkar gives special attention to the Buddha’s position in relation to his own teaching. The Buddha does not present himself as a divine savior who demands unquestioning worship. In Ambedkar’s interpretation, he is a guide who shows people the path and expects them to walk it through their own effort and understanding. The Buddha is therefore presented as a teacher rather than an all-powerful supernatural authority. This distinction is crucial to Ambedkar because it makes Buddhism compatible, in his view, with modern reason and scientific thinking.
+The most important part of the book for understanding Ambedkar’s philosophy is his discussion of “What the Buddha Taught.” Here he distinguishes between Dhamma, Adhamma, and Saddhamma. For Ambedkar, true Dhamma cannot be reduced to ritual, superstition, metaphysical speculation, or belief in supernatural forces. A genuine Dhamma must contribute to the moral development of human beings. It must encourage wisdom, morality, compassion, friendliness, and equality. Oxford’s scholarly edition identifies these as central features of Ambedkar’s interpretation, especially his emphasis on Pradnya or wisdom, Sila or morality, Karuna or compassion, Maitri or friendliness, and equality.
+This makes Ambedkar’s understanding of Buddhism radically social. He does not see the Dhamma as merely a method for escaping suffering individually. He asks what kind of society would result if people actually practiced compassion, wisdom, morality, and equality. In his interpretation, religion should help human beings live together ethically. It should create bonds among people rather than reinforce divisions. This is particularly significant given Ambedkar’s lifelong struggle against caste discrimination and untouchability. His attraction to Buddhism is inseparable from his search for a social philosophy capable of affirming human dignity.
+The rejection of caste therefore becomes one of the most important themes in the book. Ambedkar emphasizes that the Buddha challenged the idea that a person’s moral or social worth is determined by birth. Human beings should be judged by their conduct and qualities rather than by inherited status. This principle gives Buddhism a special significance in Ambedkar’s thought because it directly contradicts caste-based hierarchy. For him, equality is not an optional political ideal added to Buddhism from the outside. It is part of what makes the Dhamma genuinely moral.
+Ambedkar also distinguishes knowledge from wisdom. Merely possessing information does not necessarily make a person morally good. Knowledge can be used for destructive purposes if it is not guided by ethical judgment. Wisdom, by contrast, involves understanding how to live rightly. This distinction reflects Ambedkar’s broader belief that education must ultimately contribute to human improvement. Intellectual development without morality can become dangerous, while morality without understanding can become rigid or ineffective. The Dhamma therefore requires both insight and ethical action.
+Another major theme is compassion. Ambedkar does not treat compassion as sentimental kindness. It is an active recognition of the dignity and suffering of other people. Compassion encourages people to resist cruelty, exploitation, and indifference. Similarly, Maitri, or friendliness, creates the emotional basis for social cooperation. These qualities become essential to Ambedkar’s vision of an ethical society because political equality alone is not enough. A society may declare people equal in law while continuing to reproduce hatred, humiliation, and social exclusion. The Dhamma must transform human relationships at a deeper level.
+Ambedkar’s discussion of Nibbana is also distinctive. Rather than presenting it simply as a mysterious supernatural state, he interprets it in ethical and psychological terms. The overcoming of destructive passions and the achievement of moral clarity become central to understanding liberation. This fits with his broader attempt to make Buddhism meaningful for modern people who may be skeptical of supernatural claims. The emphasis is on what human beings can do through understanding, discipline, and ethical conduct.
+Karma is similarly treated within a moral framework. Ambedkar’s interpretation resists turning karma into a justification for social inequality. A caste-based interpretation of suffering might suggest that a person’s social condition is deserved because of actions in a previous life. Such an idea could make oppression appear morally legitimate. Ambedkar rejects this type of reasoning because it conflicts with equality and social justice. His emphasis is instead on moral action and its consequences within a framework that encourages responsibility rather than fatalism.
+The Sangha occupies another important place in the book. Ambedkar understands the Buddhist community not simply as a collection of monks pursuing individual salvation but as an organized community governed by principles and discipline. The Sangha demonstrates that the Buddha’s teachings were intended to have a social dimension. Human beings need institutions and communities through which ethical principles can be practiced. In this sense, the Sangha becomes an example of how Dhamma can be embodied in collective life.
+Ambedkar also pays attention to the Buddha’s relationships with rulers, intellectuals, merchants, ordinary people, and other religious teachers. These stories demonstrate the Buddha’s willingness to engage with people from different social backgrounds. The Buddha’s authority, in Ambedkar’s interpretation, does not depend upon social hierarchy. His teachings challenge inherited privilege by emphasizing ethical conduct and human capacity. This makes the Buddha particularly important to Ambedkar as a model of intellectual independence and social reform.
+The Buddha’s final journey and death are treated as part of the larger human story rather than as the disappearance of a supernatural being. The Buddha grows old, becomes physically weak, and eventually dies. Ambedkar’s emphasis on the Buddha’s humanity is significant because it reinforces his view that the Buddha’s achievement should inspire human beings rather than encourage dependence on divine intervention. The Buddha shows what a human being can become through wisdom, morality, compassion, and disciplined effort.
+One of the most powerful sections is Ambedkar’s attempt to explain who the Buddha really was as a person. He portrays him as a thinker, teacher, moral reformer, and guide whose life was directed toward the welfare of others. The Buddha’s greatness lies in his humanity. He does not demand that people surrender their reason to him. Instead, he encourages them to understand, examine, and practice his teachings. This idea is central to Ambedkar’s modern interpretation of Buddhism.
+The book’s larger purpose becomes clearer when considered alongside Ambedkar’s own life. He spent decades studying religion and searching for a moral and social philosophy that could offer dignity to people oppressed by caste. In his unpublished preface, Ambedkar explains that his attraction to Buddhism grew from many years of comparative study and states his conviction that the Buddha’s Dhamma was uniquely suited to the needs of a modern person who valued science and reason. His eventual conversion to Buddhism in October 1956, shortly before his death, gave the book an especially personal significance.
+For Ambedkar, therefore, Buddhism was not merely a change of religious identity. It represented a rejection of caste hierarchy and an affirmation of equality, dignity, and ethical community. The Buddha and His Dhamma can consequently be read as both a study of Buddhism and a statement of Ambedkar’s own social philosophy. His interpretation is often described as Navayana because it significantly reorients traditional Buddhist concepts around social ethics, equality, and human liberation. The Oxford University Press description explicitly characterizes the work as a radical reorientation of Buddhist thought and notes its importance for the liberation and upliftment of Dalits.
+It is also important to understand that Ambedkar’s interpretation is not identical to every traditional Buddhist interpretation. Modern scholarly editions have examined his sources, citations, modifications, and departures from Buddhist textual traditions. The original work was published after his death without the citations and scholarly apparatus that would normally help readers evaluate its sources. A later critical edition therefore added annotations, references, and contextual material to clarify Ambedkar’s relationship with Buddhist scriptures and other texts. This does not diminish the book’s importance; rather, it helps readers understand it as a distinctive intellectual reconstruction of Buddhism.
+Ultimately, The Buddha and His Dhamma is a book about much more than the life of Gautama Buddha. It is about what human beings owe one another and what kind of society is worth creating. Ambedkar’s Buddha is a teacher of reason, morality, compassion, friendship, and equality. His Dhamma is not primarily a collection of rituals or supernatural beliefs but a way of living that seeks to reduce suffering and create ethical relationships among human beings. The book’s central question is therefore profoundly practical: how can people transform themselves and their society so that liberty, equality, and fraternity become realities rather than empty ideals?
+For readers searching for an in-depth summary of The Buddha and His Dhamma, the book can ultimately be understood as Ambedkar’s attempt to recover Buddhism as a living philosophy of human liberation. Siddhartha’s journey from privileged prince to Buddha represents the search for truth; the Buddha’s teaching represents the discovery that suffering must be addressed through ethical understanding; and the Dhamma represents a way of organizing individual and social life around wisdom, morality, compassion, friendship, and equality. Ambedkar’s lasting contribution is to insist that religion should not deepen human divisions but overcome them. In his hands, the Buddha becomes not merely a figure of ancient history but a modern teacher whose message can speak to questions of caste, dignity, justice, democracy, and human freedom. That is what makes The Buddha and His Dhamma both a significant Buddhist text and one of the most consequential works of modern Indian social and political thought.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ce2c082a-6a33-4da5-8c79-5189555d0316.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068417</t>
   </si>
   <si>
-    <t>Discover The Buddha and His Dhamma by Dr. B.R. Ambedkar. This book is published by General Press in eBook format, ISBN 9788199088559, ASIN B0G1TLN5TZ, under Religion and Spirituality, Philosophy, Spirituality.</t>
+    <t>Discover The Buddha and His Dhamma by Dr. B.R. Ambedkar. This book is published by General Press in eBook format, ISBN 9788199088559, ASIN B0G1TLN5TZ, under Religion and Spirituality, Buddhism, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -745,66 +769,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>