--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC015000, FIC024000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1999, ‘The Call of Cthulhu and Other Weird Stories’ is a modern master of horror by Howard Phillips Lovecraft, an American writer of weird, science, fantasy, and horror fiction.
 At the core of these stories, as with all the most engaging of Lovecraft’s work, is the impression that the Earth was once occupied by mighty and unscrupulous gods, just waiting for the opportunity to recolonize their planet. Cthulhu is one such god, stalking deep underneath the sea until called into being by cult followers who – like all humans – know not what they do. It is because of these dark, fantastical stories with their frightening grasp of the limitations of Man’s knowledge, that H.P. Lovecraft is one of the most significant American writers.</t>
+  </si>
+  <si>
+    <t>Howard Phillips Lovecraft (1890–1937) was an American author whose extraordinary imagination transformed horror fiction and gave birth to the genre now known as cosmic horror. Although he achieved little commercial success during his lifetime, he is now regarded as one of the most influential writers of supernatural and speculative fiction. His stories, filled with ancient mysteries, forgotten civilizations, and incomprehensible cosmic beings, continue to inspire novels, films, games, and countless works of modern fantasy and horror.
+Born on August 20, 1890, in Providence, Rhode Island, Lovecraft spent most of his life in the city he deeply loved. His childhood was marked by personal tragedy and fragile health. After the death of his father, he was raised by his mother and maternal relatives in an intellectually stimulating environment. A gifted reader from an early age, he developed a lifelong fascination with astronomy, mythology, history, chemistry, and classical literature. These interests profoundly shaped his unique literary vision, blending scientific curiosity with unsettling supernatural themes.
+Lovecraft began his writing career by contributing essays and stories to amateur journals before becoming a regular contributor to the pulp magazine Weird Tales. His most celebrated works include The Call of Cthulhu, At the Mountains of Madness, The Shadow over Innsmouth, The Dunwich Horror, The Colour Out of Space, and The Whisperer in Darkness. Rather than relying on traditional ghosts or monsters, he created stories in which humanity confronts ancient, unknowable forces that exist beyond human understanding. His interconnected fictional universe, commonly known as the Cthulhu Mythos, has become one of the most influential mythologies in modern fiction.
+Despite his literary brilliance, Lovecraft lived modestly and often struggled financially. He supported himself through editing, ghostwriting, and an enormous correspondence with fellow writers. These letters reveal a thoughtful, widely read, and intellectually curious man who discussed literature, science, philosophy, and history with remarkable enthusiasm. At the same time, modern readers acknowledge that some of his personal views reflected prejudices of his era, and these aspects of his legacy are critically examined alongside his literary achievements.
+Howard Phillips Lovecraft passed away on March 15, 1937, at the age of forty-six. In the decades following his death, his reputation grew dramatically, establishing him as one of the greatest innovators in horror literature. Today, his works continue to captivate readers with their haunting atmosphere, philosophical depth, and enduring exploration of humanity's place in an immense and mysterious universe.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/cf048526-491f-47fc-8633-b9d66ebb2945.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068931</t>
   </si>
   <si>
     <t>Discover The Call of Cthulhu and Other Weird Stories by Howard Phillips Lovecraft. This book is published by General Press in eBook format, ISBN 9789354993428, ASIN B0B9RJT1J1, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>