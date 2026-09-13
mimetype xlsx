--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>POE022000, POE005020</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘The Canterbury Tales,’ written by the versatile English courtier, diplomat, philosopher, and author Geoffrey Chaucer between 1387–1400, is a collection of over twenty stories written in Middle English during the time of the Hundred Years' War. In 1386, Chaucer became Controller of Customs and Justice of Peace and, three years later, Clerk of the King's work in 1389. It was during these years that Chaucer began working on this most famous text of his. The tales are presented as part of a story-telling contest by a group of pilgrims as they travel together on a journey from Southwark to the shrine of Saint Thomas Becket at Canterbury Cathedral.
 The Prologue introduces all of the pilgrims in great detail, and through these descriptions Chaucer provides the entire spectrum of social classes and professions of his time. When the group stops at an inn and the innkeeper introduces a competition for a free dinner, the pilgrims begin telling each other stories that reflect their stations, genders, purity, corruption, humor, tragedy, cynicism, and innocence.
 Chaucer reveals for modern readers a wonderfully vivid picture of medieval life in an impressive array of literary styles that uphold his reputation as the Father of English Literature. The first of books printed in England, ‘the Canterbury Tales’ immense popularity is shown by the number of manuscript copies still in existence.</t>
+  </si>
+  <si>
+    <t>Geoffrey Chaucer (c. 1343–1400) was one of the greatest poets in English literary history and is widely celebrated as the "Father of English Literature." At a time when Latin and French dominated scholarly and literary writing, Chaucer chose to write in Middle English, helping to establish it as a respected literary language. His masterpiece, The Canterbury Tales, remains one of the most influential works in world literature, admired for its vivid characters, rich storytelling, and timeless insights into human nature.
+Born in London around 1343, Chaucer came from a prosperous merchant family. As a young man, he entered royal service, where he gained valuable experience at the English court. Throughout his life, he served as a diplomat, civil servant, customs official, and member of Parliament. His official duties took him to France and Italy, where he encountered the works of renowned writers such as Dante Alighieri, Petrarch, and Giovanni Boccaccio. These literary influences enriched his imagination and helped shape his unique style.
+Chaucer's writings reveal an extraordinary understanding of people from all walks of life. His poems and narratives combine humor, compassion, satire, and keen observation, portraying both the strengths and weaknesses of human character. The Canterbury Tales, his most celebrated work, follows a diverse group of pilgrims traveling to the shrine of Saint Thomas Becket in Canterbury. Each pilgrim tells a story, creating a remarkable collection that explores themes of love, faith, greed, ambition, morality, and social change. The work offers an unforgettable portrait of medieval English society while remaining deeply relevant to readers today.
+Beyond The Canterbury Tales, Chaucer wrote several important works, including Troilus and Criseyde, The Book of the Duchess, The House of Fame, and The Parliament of Fowls. His mastery of poetic form, narrative technique, and characterization profoundly influenced later writers, including William Shakespeare, Edmund Spenser, and John Milton.
+Geoffrey Chaucer died in London on October 25, 1400. He became the first writer to be buried in what is now known as Poets' Corner in Westminster Abbey, an honor that reflected his lasting contribution to English literature. Today, Chaucer is remembered not only as a brilliant poet and storyteller but also as a literary pioneer whose works helped shape the English language and continue to inspire readers, scholars, and writers across the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/46845edf-7b9f-4e59-8288-8ea4841ce3c2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068786</t>
   </si>
   <si>
     <t>Discover The Canterbury Tales by Geoffrey Chaucer. This book is published by General Press in eBook format, ISBN 9789391181628, ASIN B098H7MDXV, under Literature and Fiction, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>