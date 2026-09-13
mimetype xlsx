--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,117 +128,139 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>The Canterville Ghost</t>
   </si>
   <si>
     <t>Oscar Wilde</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>General Books</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Classics</t>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Horror</t>
   </si>
   <si>
     <t>FIC032000, FIC019000, FIC015000, FIC049000</t>
   </si>
   <si>
     <t>2013-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>The Canterville Ghost' is a humorous tale of an English ghost, set in Canterville Chase, an ancient English house that has all the requisite signs of appearing haunted. An American family of six the Otis family moves into the house despite being warned that the house is haunted.
 None of the members of the Otis family believe in the presence of the ghost. However, they keep finding the increasing evidence of the ghost's presence. Despite that, the Otises refuse to believe that the house is haunted. From clanking chains to strange apparitions to bloodstains that keep reappearing, they take everything in their stride. They go about their life as usual, not frightened in the least. Only Virginia, the daughter of the Otis family, believes that the ghost exists.
 The narrator of the story is none other than Sir Simon, the ghost himself. He is characterised by a colorful personality and complex emotions. His regular talks with Virginia about matters of life and death reveal the complexity of his feelings.
 'The Canterville Ghost' first appeared in 'The Court and Society Review Magazine' in February 1887. It has been adapted for film, theatre, and music.</t>
   </si>
   <si>
     <t>Oscar Wilde was an Anglo-Irish playwright, novelist, poet, and critic. He is regarded as one of the greatest playwrights of the Victorian Era.
 In his lifetime he wrote nine plays, one novel, and numerous poems, short stories, and essays.
 Wilde was a proponent of the Aesthetic movement, which emphasized aesthetic values more than moral or social themes. This doctrine is most clearly summarized in the phrase 'art for art's sake'.</t>
+  </si>
+  <si>
+    <t>Oscar Wilde’s The Canterville Ghost is a charming and humorous story that combines elements of Gothic fiction, comedy, and social satire. First published in 1887, the story follows Sir Simon de Canterville, a ghost who has haunted Canterville Chase for centuries, and the American Otis family who move into the old English mansion without being frightened by him. What begins as a traditional ghost story gradually becomes a funny and touching tale about the clash between old-fashioned beliefs and modern practicality, while also exploring loneliness, guilt, forgiveness, and the possibility of finding peace.
+The story begins when Hiram B. Otis, an American minister, purchases Canterville Chase in England despite being warned by Lord Canterville that the house is haunted. Lord Canterville explains that the ghost of Sir Simon de Canterville has appeared in the mansion for generations. Hiram, however, is not impressed by supernatural warnings. As a practical American, he believes that everything has a reasonable explanation and cheerfully tells Lord Canterville that he will simply take the house along with its ghost. His attitude immediately establishes one of Wilde’s main sources of humor: the traditional English world of aristocracy and superstition is confronted by an energetic American family that treats almost everything as a practical problem.
+When the Otises arrive at Canterville Chase, they quickly discover evidence of the ghost. A mysterious bloodstain repeatedly appears on the library floor. Mrs. Otis is concerned about the stain and asks for it to be removed. Instead of being frightened, she is irritated by the difficulty of keeping the floor clean. When the housekeeper explains that the stain belongs to the ghost, Mrs. Otis calmly suggests using a particular cleaning product. The stain disappears, but it returns again and again. The ghost, Sir Simon, is deeply offended. He has spent centuries terrifying the inhabitants of Canterville, and he cannot understand why these Americans refuse to take him seriously.
+Sir Simon is a traditional ghost who takes great pride in his frightening reputation. He has appeared in chains, made mysterious noises, rattled windows, and created other supernatural disturbances. His previous victims were terrified by these performances. The Otis family, however, responds with practical solutions. When Sir Simon rattles his chains at night, Mr. Otis offers him oil to lubricate them because the noise is disturbing. The ghost is horrified by this suggestion. He had expected fear, not household advice.
+Things become even worse for Sir Simon when the Otis twins begin to torment him. Instead of running away from the ghost, they treat him as a source of entertainment. They set traps for him, throw objects at him, and laugh at his attempts to frighten them. Their behavior turns the traditional relationship between ghost and victim completely upside down. Sir Simon, who once controlled the house through fear, becomes the one who is afraid. He begins avoiding certain rooms and becomes increasingly nervous whenever the twins are nearby.
+Wilde uses these comic situations to make fun of both British and American attitudes. The Cantervilles represent an old European world filled with tradition, aristocracy, family history, and supernatural beliefs. The Otises represent modern American confidence, practicality, consumerism, and faith in technology. The Americans do not necessarily understand the deeper meaning of the house or its history, but they believe almost every problem can be solved with a product, a mechanical device, or common sense. Their responses are funny because they completely destroy the atmosphere that a conventional ghost story would normally create.
+Yet beneath the comedy, Sir Simon is not simply a frightening supernatural creature. As the story develops, readers begin to see him as a lonely and unhappy figure. His haunting is not merely a performance but something he has been trapped into repeating for centuries. He carries the burden of his past and seems unable to escape it. Wilde gradually changes the tone from comedy toward sympathy, especially through the character of Virginia Otis.
+Virginia is different from the rest of her family. She is gentle, thoughtful, and sensitive. One day she encounters Sir Simon when he is no longer trying to frighten anyone. Instead, she sees him as a tired and sorrowful old spirit. He tells her that he has not slept for three hundred years and that he desperately wants peace. He explains that he committed a terrible crime in life and has been condemned to remain as a ghost ever since. His greatest suffering is not that people are afraid of him but that he cannot find release from his existence.
+Virginia listens to him without laughing or treating him as a joke. She understands that behind his frightening appearance is a suffering being who regrets his past. Sir Simon tells her that he cannot rest until a young and pure-hearted person helps him. Virginia’s compassion gives him something he has not experienced for centuries: genuine human kindness.
+Virginia agrees to help him. She follows him through a mysterious passage into another part of the supernatural world. Her family becomes extremely worried when she disappears, but after some time she returns. She does not immediately explain everything that happened. Instead, she brings with her a box of valuable jewels that Sir Simon has given her. More importantly, she has helped him find peace.
+After Sir Simon’s disappearance, the atmosphere of Canterville Chase changes. The mysterious bloodstain no longer returns, and the ghost never appears again. Virginia eventually reveals that Sir Simon has been forgiven and is finally at rest. The family discovers his skeleton and later gives him a proper burial. His story becomes part of the family’s history, but the supernatural terror that once surrounded the house has disappeared.
+The ending also shows Virginia’s emotional growth. Years later, she remains deeply affected by her encounter with Sir Simon. When she speaks about death and the afterlife, she explains that he taught her the importance of love, forgiveness, and the mystery of death. Her experience has given her an understanding of life that is deeper than the practical attitudes of her family.
+The story’s humor therefore gradually gives way to a more serious message. Wilde suggests that fear and punishment alone cannot heal a guilty spirit. What Sir Simon needs is compassion and forgiveness. Virginia succeeds where everyone else fails because she does not try to defeat or ridicule him. She listens to his suffering and treats him as a person capable of repentance.
+The Canterville Ghost is consequently much more than a comic ghost story. Wilde uses the supernatural to explore the differences between cultures and generations, while also showing how pride, loneliness, guilt, and compassion shape human behavior. The story begins by making the ghost ridiculous, but it ends by making readers feel sympathy for him. Its lasting charm comes from this unexpected mixture of laughter and sadness. Sir Simon may begin as a terrifying ghost, but by the end he becomes a tragic figure who simply wants forgiveness and rest. Through Virginia’s kindness, Wilde suggests that even the oldest guilt can be softened by compassion, and that true peace comes not from fear or punishment but from understanding, love, and forgiveness.</t>
   </si>
   <si>
     <t>Chapter 1
 When Mr. Hiram B. Otis, the American Minister, bought Canterville Chase, everyone told him he was doing a very foolish thing, as there was no doubt at all that the place was haunted. Indeed, Lord Canterville himself, who was a man of the most punctilious honour, had felt it his duty to mention the fact to Mr. Otis when they came to discuss the terms.
 “We have not cared to live in the place ourselves,” said Lord Canterville, “since my grandaunt, the Dowager Duchess of Bolton, was frightened into a fit, from which she never really recovered, by two skeleton hands being placed on her shoulders as she was dressing for dinner, and I feel bound to tell you, Mr. Otis, that the ghost has been seen by several living members of my family, as well as by the rector of the parish, the Rev. Augustus Dampier, who is a Fellow of King’s College, Cambridge. After the unfortunate accident to the Duchess, none of our younger servants would stay with us, and Lady Canterville often got very little sleep at night, in consequence of the mysterious noises that came from the corridor and the library.”
 “My Lord,” answered the Minister, “I will take the furniture and the ghost at a valuation. I have come from a modern country, where we have everything that money can buy; and with all our spry young fellows painting the Old World red, and carrying off your best actors and prima-donnas, I reckon that if there were such a thing as a ghost in Europe, we’d have it at home in a very short time in one of our public museums, or on the road as a show.”
 “I fear that the ghost exists,” said Lord Canterville, smiling, “though it may have resisted the overtures of your enterprising impresarios. It has been well known for three centuries, since 1584 in fact, and always makes its appearance before the death of any member of our family.”
 “Well, so does the family doctor for that matter, Lord Canterville. But there is no such thing, sir, as a ghost, and I guess the laws of Nature are not going to be suspended for the British aristocracy.”
 “You are certainly very natural in America,” answered Lord Canterville, who did not quite understand Mr. Otis’s last observation, “and if you don’t mind a ghost in the house, it is all right. Only you must remember I warned you.”
 A few weeks after this, the purchase was concluded, and at the close of the season, the Minister and his family went down to Canterville Chase. Mrs. Otis, who, as Miss Lucretia R. Tappan, of West 53rd Street, had been a celebrated New York belle, was now a very handsome, middle-aged woman, with fine eyes and a superb profile. Many American ladies on leaving their native land adopt an appearance of chronic ill-health, under the impression that it is a form of European refinement, but Mrs. Otis had never fallen into this error. She had a magnificent constitution, and a really wonderful amount of animal spirits. Indeed, in many respects, she was quite English, and was an excellent example of the fact that we have really everything in common with America nowadays, except, of course, language. Her eldest son, christened Washington by his parents in a moment of patriotism, which he never ceased to regret, was a fair-haired, rather good-looking young man, who had qualified himself for American diplomacy by leading the Germans at the Newport Casino for three successive seasons, and even in London was well known as an excellent dancer. Gardenias and the peerage were his only weaknesses, otherwise he was extremely sensible. Miss Virginia E. Otis was a little girl of fifteen, lithe and lovely as a fawn, and with a fine freedom in her large blue eyes. She was a wonderful Amazon, and had once raced old Lord Bilton on her pony twice round the park, winning by a length and a half, just in front of the Achilles statue, to the huge delight of the young Duke of Cheshire, who proposed for her on the spot, and was sent back to Eton that very night by his guardians, in floods of tears. After Virginia came the twins, who were usually called ‘The Star and Stripes’, as they were always getting swished. They were delightful boys, and, with the exception of the worthy Minister, the only true republicans of the family.
 As Canterville Chase is seven miles from Ascot, the nearest railway station, Mr. Otis had telegraphed for a waggonette to meet them, and they started on their drive in high spirits. It was a lovely July evening, and the air was delicate with the scent of the pinewoods. Now and then they heard a wood-pigeon brooding over its own sweet voice, or saw, deep in the rustling fern, the burnished breast of the pheasant. Little squirrels peered at them from the beech-trees as they went by, and the rabbits scudded away through the brushwood and over the mossy knolls, with their white tails in the air. As they entered the avenue of Canterville Chase, however, the sky became suddenly overcast with clouds, a curious stillness seemed to hold the atmosphere, a great flight of rooks passed silently over their heads and, before they reached the house, some big drops of rain had fallen.
 Standing on the steps to receive them was an old woman, neatly dressed in black silk, with a white cap and apron. This was Mrs. Umney, the housekeeper, whom Mrs. Otis, at Lady Canterville’s earnest request, had consented to keep in her former position. She made them each a low curtsey as they alighted, and said in a quaint, old-fashioned manner, “I bid you welcome to Canterville Chase.” Following her, they passed through the fine Tudor Hall into the library, a long, low room, panelled in black oak, at the end of which was a large stained-glass window. Here they found tea laid out for them, and, after taking off their wraps, they sat down and began to look around, while Mrs. Umney waited on them.
 Suddenly Mrs. Otis caught sight of a dull red stain on the floor just by the fireplace and, quite unconscious of what it really signified, said to Mrs. Umney, “I am afraid something has been spilt there.”
 “Yes, madam,” replied the old housekeeper in a low voice, “blood has been spilt on that spot.”
 “Blood Has Been Spilled On That Spot”
 “How horrid,” cried Mrs. Otis; “I don’t at all care for blood-stains in a sitting-room. It must be removed at once.”
 The old woman smiled, and answered in the same low, mysterious voice, “It is the blood of Lady Eleanore de Canterville, who was murdered on that very spot by her own husband, Sir Simon de Canterville, in 1575. Sir Simon survived her nine years, and disappeared suddenly under very mysterious circumstances. His body has never been discovered, but his guilty spirit still haunts the Chase. The blood-stain has been much admired by tourists and others, and cannot be removed.”
 That is all nonsense,” cried Washington Otis, “Pinkerton’s Champion Stain Remover and Paragon Detergent will clean it up in no time,” and before the terrified housekeeper could interfere he had fallen upon his knees, and was rapidly scouring the floor with a small stick of what looked like a black cosmetic. In a few moments no trace of the blood-stain could be seen.
 “I knew Pinkerton would do it,” he exclaimed, triumphantly, as he looked round at his admiring family; but no sooner had he said these words than a terrible flash of lightning lit up the sombre room, a fearful peal of thunder made them all start to their feet, and Mrs. Umney fainted.
 “What a monstrous climate!” said the American Minister, calmly, as he lit a long cheroot. “I guess the old country is so overpopulated that they have not enough decent weather for everybody. I have always been of the opinion that emigration is the only thing for England.”
 “My dear Hiram,” cried Mrs. Otis, “what can we do with a woman who faints?”
 “Charge it to her like breakages,” answered the Minister; “she won’t faint after that,” and in a few moments Mrs. Umney certainly came to. There was no doubt, however, that she was extremely upset, and she sternly warned Mr. Otis to beware of some trouble coming to the house.
 “I have seen things with my own eyes, sir,” she said, “that would make any Christian’s hair stand on end, and many and many a night I have not closed my eyes in sleep for the awful things that are done here.” Mr. Otis, however, and his wife warmly assured the honest soul that they were not afraid of ghosts, and, after invoking the blessings of Providence on her new master and mistress, and making arrangements for an increase of salary, the old housekeeper tottered off to her own room.
 Chapter 2
 The storm raged fiercely all that night, but nothing of particular note occurred. The next morning, however, when they came down to breakfast, they found the terrible stain of blood once again on the floor. “I don’t think it can be the fault of the Paragon Detergent,” said Washington, “for I have tried it with everything. It must be the ghost.” He accordingly rubbed out the stain a second time, but the second morning it appeared again. The third morning also it was there, though the library had been locked up at night by Mr. Otis himself, and the key carried upstairs. The whole family were now quite interested; Mr. Otis began to suspect that he had been too dogmatic in his denial of the existence of ghosts, Mrs. Otis expressed her intention of joining the Psychical Society, and Washington prepared a long letter to Messrs Myers and Podmore on the subject of the Permanence of Sanguineous Stains when connected with crime. That night all doubts about the objective existence of phantasmata were removed for ever.
 The day had been warm and sunny; and, in the cool of the evening, the whole family went out for a drive. They did not return home till nine o’clock, when they had a light supper. The conversation in no way turned upon ghosts, so there were not even those primary conditions of receptive expectations which so often precede the presentation of psychical phenomena. The subjects discussed, as I have since learned from Mr. Otis, were merely such as form the ordinary conversation of cultured Americans of the better class, such as the immense superiority of Miss Fanny Davonport over Sarah Bernhardt as an actress; the difficulty of obtaining green corn, buckwheat cakes, and hominy, even in the best English houses; the importance of Boston in the development of the world-soul; the advantages of the baggage-check system in railway travelling; and the sweetness of the New York accent as compared to the London drawl. No mention at all was made of the supernatural, nor was Sir Simon de Canterville alluded to in any way. At eleven o’clock the family retired, and by half-past all the lights were out. Some time after, Mr. Otis was awakened by a curious noise in the corridor, outside his room. It sounded like the clank of metal, and seemed to be coming nearer every moment. He got up at once, struck a match, and looked at the time. It was exactly one o’clock. He was quite calm, and felt his pulse, which was not at all feverish. The strange noise still continued, and with it he heard distinctly the sound of footsteps. He put on his slippers, took a small oblong phial out of his dressing-case, and opened the door. Right in front of him he saw, in the wan moonlight, an old man of terrible aspect. His eyes were as red burning coals; long grey hair fell over his shoulders in matted coils; his garments, which were of antique cut, were soiled and ragged, and from his wrists and ankles hung heavy manacles and rusty gyves.
 “My dear sir,” said Mr. Otis, “I really must insist on your oiling those chains, and have brought you for that purpose a small bottle of the Tammany Rising Sun Lubricator. It is said to be completely efficacious upon one application, and there are several testimonials to that effect on the wrapper from some of our most eminent native divines. I shall leave it here for you by the bedroom candles, and will be happy to supply you with more, should you require it.” With these words the United States Minister laid the bottle down on a marble table, and, closing his door, retired to rest.
 “I Really Must Insist On Your Oiling Those Chains”
 For a moment the Canterville ghost stood quite motionless in natural indignation; then, dashing the bottle violently upon the polished floor, he fled down the corridor, uttering hollow groans, and emitting a ghastly green light. Just, however, as he reached the top of the great oak staircase, a door was flung open, two little white-robed figures appeared, and a large pillow whizzed past his head! There was evidently no time to be lost, so, hastily adopting the Fourth Dimension of Space as a means of escape, he vanished through the wainscoting, and the house became quite quiet.
 On reaching a small secret chamber in the left wing, he leaned up against a moonbeam to recover his breath, and began to try and realise his position. Never, in a brilliant and uninterrupted career of three hundred years, had he been so grossly insulted. He thought of the Dowager Duchess, whom he had frightened into a fit as she stood before the glass in her lace and diamonds; of the four housemaids, who had gone off into hysterics when he merely grinned at them through the curtains of one of the spare bedrooms; of the rector of the parish, whose candle he had blown out as he was coming late one night from the library, and who had been under the care of Sir William Gull ever since, a perfect martyr to nervous disorders; and of old Madame de Tremouillac, who, having wakened up one morning early and seen a skeleton seated in an armchair by the fire reading her diary, had been confined to her bed for six weeks with an attack of brain fever, and, on her recovery, had become reconciled to the Church, and broken off her connection with that notorious sceptic, Monsieur de Voltaire. He remembered the terrible night when the wicked Lord Canterville was found choking in his dressing-room, with the knave of diamonds half-way down his throat, and confessed, just before he died, that he had cheated Charles James Fox out of $50,000 at Crockford’s by means of that very card, and swore that the ghost had made him swallow it.
 All his great achievements came back to him again, from the butler who had shot himself in the pantry because he had seen a green hand tapping at the window-pane, to the beautiful Lady Stutfield, who was always obliged to wear a black velvet band round her throat to hide the mark of five fingers burnt upon her white skin, and who drowned herself at last in the carp-pond at the end of the King’s Walk. With the enthusiastic egotism of the true artist, he went over his most celebrated performances, and smiled bitterly to himself as he recalled to mind his last appearance as ‘Red Ruben, or the Strangled Babe’, his debut as ‘Gaunt Gibeon, the Blood-sucker of Bexley Moor’, and the furore he had excited one lovely June evening by merely playing ninepins with his own bones upon the lawn-tennis ground. And after all this, some wretched modern Americans were to come and offer him the Rising Sun Lubricator, and throw pillows at his head! It was quite unbearable. Besides, no ghosts in history had ever been treated in this manner. Accordingly, he determined to have vengeance, and remained till daylight in an attitude of deep thought.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/61aba795-e6cf-4aa1-a211-c818b3c2ec08.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067983</t>
   </si>
   <si>
-    <t>Discover The Canterville Ghost by Oscar Wilde. This book is published by General Press in Paperback format, ISBN 9789380914527, ASIN 9380914520, under Children's Books, Children's Classics.</t>
+    <t>Discover The Canterville Ghost by Oscar Wilde. This book is published by General Press in Paperback format, ISBN 9789380914527, ASIN 9380914520, under Children's Books, Short Stories, Horror.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -754,91 +776,95 @@
       <c r="F2" s="2">
         <v>9789380914527</v>
       </c>
       <c r="G2" s="2">
         <v>9380914520</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>80</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>