--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,55 +141,65 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTX436K</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Mystery &amp; Suspense</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC045000, LIT004200, LIT004130</t>
   </si>
   <si>
     <t>The Cask by Freeman Wills Crofts remains one of his most important works, hugely popular at the time, and considered by many critics one of the best and most important mystery books of all time.
 When a strange container is found in a busy London shipping yard, its contents point to murder. The cask is from a consignment of French wine, but it is bigger than the rest, its sides reinforced to hold the extraordinary weight within. Unfortunately, the longshoremen bringing it onto the London docks accidentally break it open, spilling out a treasure of gold sovereigns.
 As workers cram the spilled gold into their pockets, an official digs through the opened cask, which is supposed to contain a statue. Beneath the gold, he finds a woman’s hand—as cold as marble, but made of flesh. He reports the body to his superiors, but when he returns, the cask has vanished. The case is assigned to Inspector Burnley, a methodical Scotland Yard detective, who will confront a baffling array of clues and red herrings, alibis, and outright lies, as he attempts to identify the woman in the cask—and catch the killer.</t>
+  </si>
+  <si>
+    <t>Freeman Wills Crofts (1879–1957) was an Irish-born mystery writer whose carefully constructed detective novels made him one of the leading figures of the Golden Age of Detective Fiction. Renowned for his logical plots, meticulous attention to detail, and realistic police investigations, Crofts transformed the detective novel into an intellectual puzzle. His books remain admired for their methodical storytelling and have influenced generations of crime writers.
+Born on June 1, 1879, in Dublin, Ireland, Crofts spent much of his early life in Belfast. Rather than pursuing literature from the outset, he trained as a civil engineer and specialized in railway construction. His work took him across Ireland and later to England, giving him a deep understanding of transportation systems, engineering, and timetables. These professional experiences became one of the defining features of his fiction, where train schedules, travel routes, and precise logistics often held the key to solving seemingly impossible crimes.
+Crofts began writing detective stories in his forties, and his debut novel, The Cask (1920), was an immediate success. Praised for its ingenious mystery and realistic investigation, it established him as a major new voice in crime fiction. He went on to write more than thirty novels, many featuring the calm, intelligent, and persistent Inspector Joseph French of Scotland Yard. Unlike fictional detectives who relied on dramatic intuition or eccentric brilliance, Inspector French solved cases through patience, careful observation, detailed record-keeping, and systematic elimination of possibilities. This grounded approach gave Crofts' stories a unique authenticity.
+As a founding member of the prestigious Detection Club, Crofts worked alongside celebrated mystery writers such as Agatha Christie, Dorothy L. Sayers, and Anthony Berkeley. While his contemporaries often emphasized clever twists or colorful characters, Crofts became known for creating intricate plots that rewarded readers who appreciated logic and careful reasoning. His novels demonstrated that ordinary police work, when pursued with diligence and intelligence, could be every bit as fascinating as dramatic detective feats.
+Freeman Wills Crofts retired from engineering to devote himself fully to writing, producing a remarkable body of work that continues to be read by mystery enthusiasts around the world. He passed away on April 11, 1957, in Worthing, England. Today, he is remembered as one of the masters of classic detective fiction, celebrated for his precision, realism, and enduring contribution to the art of the crime novel.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fb5c06b5-ac6f-4bbd-93b5-c9aea2075069.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069234</t>
   </si>
   <si>
     <t>Discover The Cask by Freeman Wills Crofts. This book is published by General Press in eBook format, ISBN 9789354998645, ASIN B0CFTX436K, under Literature and Fiction, Mystery and Suspense, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,75 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>