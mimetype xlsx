--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>DRA016000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>‘The Cherry Orchard’ was the last play written by Anton Chekhov, a Russian doctor, playwright, and author. This is widely regarded as one of his greatest dramatic accomplishments. It is the story of an aristocratic Russian woman and her family who return to their estate, a cherry orchard, to oversee the auction of the estate in order to pay the mortgage. The rise of the middle class and the decline of the aristocracy that was prevalent at the end of the 20th century in Russia, and ultimately led to the Socialistic Revolution, are excellently portrayed in Chekhov's ‘The Cherry Orchard’.
 "Perhaps man has a hundred senses, and when he dies only the five senses that we know perish with him, and the other ninety-five remain alive."
 —Anton Chekhov (The Cherry Orchard)</t>
+  </si>
+  <si>
+    <t>Anton Pavlovich Chekhov (1860–1904) was a Russian playwright, short story writer, and physician whose works transformed modern literature and drama. Widely regarded as one of the greatest writers of all time, Chekhov brought extraordinary depth and realism to ordinary human experiences. His stories and plays explored love, loneliness, hope, disappointment, and the quiet struggles of everyday life with remarkable sensitivity. Rather than relying on dramatic events, he revealed the complexity of human emotions through subtle observations, making his work timeless and universally relatable.
+Chekhov was born on January 29, 1860, in the port city of Taganrog, Russia, into a modest family. His father was a grocer whose strict discipline and financial difficulties shaped much of Anton's early life. When his family moved to Moscow after facing bankruptcy, Chekhov remained behind to complete his education before eventually joining them. To support himself while studying medicine at Moscow State University, he began writing humorous sketches and short stories for newspapers and magazines. What started as a practical way to earn money soon revealed his exceptional literary talent.
+Although Chekhov became a qualified physician and often remarked that "medicine is my lawful wife, and literature is my mistress," he devoted himself passionately to both professions. His medical work deepened his understanding of human suffering and compassion, qualities that became central to his writing. Stories such as The Lady with the Dog, Ward No. 6, and The Darling demonstrated his ability to portray ordinary people with empathy and psychological insight.
+Chekhov also revolutionized modern theatre through masterpieces including The Seagull, Uncle Vanya, Three Sisters, and The Cherry Orchard. These plays departed from conventional dramatic structure by emphasizing character, atmosphere, and unspoken emotions rather than dramatic action. Their innovative style greatly influenced twentieth-century theatre and inspired playwrights and directors around the world.
+Despite suffering from tuberculosis for many years, Chekhov continued to write with remarkable dedication. He passed away in Germany on July 15, 1904, at the age of forty-four. Though his life was relatively short, his literary legacy remains immense. His stories and plays have been translated into countless languages and continue to be performed, studied, and admired worldwide. Anton Chekhov is remembered not only as a literary genius but also as a compassionate observer of humanity, whose works continue to illuminate the beauty, complexity, and quiet dignity of everyday life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bb6d222d-2239-4a34-b404-b32bfe44bd2f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068984</t>
   </si>
   <si>
     <t>Discover The Cherry Orchard by Anton Chekhov. This book is published by General Press in eBook format, ISBN 9789354996702, ASIN B0BWDTBD8F, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>