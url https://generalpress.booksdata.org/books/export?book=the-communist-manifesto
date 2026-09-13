--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,50 +138,53 @@
     <t>Karl Marx</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B083C5D372</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Politics &amp; Social Sciences</t>
   </si>
   <si>
     <t>Politics</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
   </si>
   <si>
     <t>PHI019000, POL000000</t>
   </si>
   <si>
     <t>2019-12-27 00:00:00</t>
   </si>
   <si>
     <t>The Communist Manifesto is a 1848 political manifesto by German philosophers Karl Marx and Friedrich Engels that laid out the programme of the Communist League. It contains Marx and Engels' theories about the nature of society and politics, that in their own words, "The history of all hitherto existing society is the history of class struggles". It also briefly features their ideas for how the capitalist society of the time would eventually be replaced by socialism, and then finally Communism.
 KARL MARX (1818-1883) was a philosopher, social scientist, historian and political revolutionary. He is indisputably the most influential socialist thinker to emerge in the 19th century. Although scholars largely ignored him in his own lifetime, his social, economic and political ideas gained rapid acceptance in the socialist movement only after his death.
 Born to a bourgeois family, FREDERICK ENGELS (1820-1895) devoted his life to struggling for the poor and oppressed. As a man of principle, he spent much of his time developing theoretical ideas and to his 50-year commitment to revolutionary socialism. Engels sustained an equally strong personal commitment to Karl Marx, who he supported politically, financially and with a deep friendship for 40 years, until the relationship was broken by Marx's death in 1883.</t>
   </si>
   <si>
     <t>Karl Heinrich Marx was a German philosopher, economist, sociologist, historian, journalist, and revolutionary socialist. Marx's work in economics laid the basis for the current understanding of labour and its relation to capital, and has influenced much of subsequent economic thought. He published numerous books during his lifetime, the most notable being The Communist Manifesto and Das Kapital.
 Born into a wealthy middle-class family in Trier in the Prussian Rhineland, Marx studied at the University of Bonn and the University of Berlin, where he became interested in the philosophical ideas of the Young Hegelians. After his studies, he wrote for a radical newspaper in Cologne, and began to work out his theory of dialectical materialism. He moved to Paris in 1843, where he began writing for other radical newspapers and met Friedrich Engels, who would become his lifelong friend and collaborator. In 1849 he was exiled and moved to London together with his wife and children where he continued writing and formulating his theories about social and economic activity. He also campaigned for socialism and became a significant figure in the International Workingmen's Association.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1f8bb28e-7f74-48be-8cb1-6f2374811b73.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068655</t>
   </si>
@@ -727,82 +730,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>