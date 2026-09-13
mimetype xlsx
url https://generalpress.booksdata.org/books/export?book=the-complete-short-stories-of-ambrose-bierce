--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,57 +141,68 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDR657P</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Horror</t>
+  </si>
+  <si>
+    <t>FIC014060</t>
   </si>
   <si>
     <t>Ambrose Bierce achieved a public persona as "Bitter Bierce" and "the devil's lexicographer," before he went into the wilds of Mexico, never to be heard from again. He left behind a bad reputation and more than ninety short stories that are excellent manifestations of his sarcastic genius.
 Brought together in this volume, these stories represent an exceptional accomplishment in American literature. In their dissent and sharp irony, their formal and thematic ingenuity, and their element of surprise, they differ markedly from the fiction admired in Bierce's time.
 Readers familiar with the classic An Occurrence at Owl Creek Bridge will want to turn to Bierce's other Civil War stories. Also included here are his horror stories, among them The Death of Halpin Frayser and The Damned Thing, and such tall tales as Oil of Dog and A Cargo of Cat.
 "Happiness may come if not sought, but if looked for will never be seen;"
 —Ambrose Bierce (The Complete Short Stories of Ambrose Bierce)</t>
+  </si>
+  <si>
+    <t>Ambrose Bierce (1842–c.1914) was an American journalist, short story writer, satirist, and poet whose sharp wit and dark imagination made him one of the most distinctive literary voices of the nineteenth century. Best remembered for his haunting short stories and his biting social criticism, Bierce explored the complexities of human nature, war, death, and morality with remarkable honesty. His fearless writing style and mastery of irony earned him the nickname "Bitter Bierce," yet beneath his satire lay a deep understanding of human strengths and weaknesses.
+Bierce was born on June 24, 1842, in Meigs County, Ohio, into a large family of modest means. He received little formal education but developed a lifelong love of reading and learning. At the outbreak of the American Civil War, he enlisted in the Union Army and served with distinction in some of the conflict's bloodiest battles. The hardships and horrors he witnessed on the battlefield left an indelible mark on his mind and profoundly influenced his later writing, giving it an authenticity that few authors could match.
+After the war, Bierce moved to San Francisco, where he built a successful career as a journalist and newspaper columnist. His fearless editorials and literary criticism were admired for their intelligence and uncompromising honesty. He spared neither politicians nor public figures from his sharp observations, becoming one of America's most respected and controversial commentators.
+Bierce's literary reputation rests largely on works such as Tales of Soldiers and Civilians—later published as In the Midst of Life—which includes the celebrated story An Occurrence at Owl Creek Bridge. His stories combined psychological realism with suspense and supernatural elements, creating narratives that continue to influence writers of horror, mystery, and literary fiction. Another enduring work, The Devil's Dictionary, showcased his brilliant wit through clever, satirical definitions that exposed the absurdities of society, politics, and human behavior.
+In 1913, Bierce traveled to Mexico during the Mexican Revolution. After sending several letters describing his journey, he disappeared under mysterious circumstances in late 1913 or early 1914. His fate remains one of literature's enduring mysteries.
+Although his final years ended in uncertainty, Ambrose Bierce's literary legacy has remained secure. His powerful war stories, unforgettable satire, and psychological insight continue to captivate readers, making him one of the most original and influential figures in American literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5cf18321-066c-4885-a889-04e1aa69a410.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069171</t>
   </si>
   <si>
     <t>Discover The Complete Short Stories of Ambrose Bierce by Ambrose Bierce. This book is published by General Press in eBook format, ISBN 9789354996856, ASIN B0BWDR657P, under Literature and Fiction, Classics, Horror.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -725,75 +736,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>