--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>The Confessions of Saint Augustine</t>
   </si>
   <si>
     <t>Saint Augustine</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07PP971GV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL110000, BIO018000</t>
   </si>
   <si>
     <t>2019-03-08 00:00:00</t>
   </si>
   <si>
     <t>The Confessions of Saint Augustine is considered the all time number one Christian classic. It is an extended poetic, passionate, intimate prayer. Saint Augustine traces a story of sin, regret, and redemption that is both deeply personal and, at the same time, universal. It is one of the most moving diaries ever recorded of a man's journey to the fountain of God's grace. Writing as a sinner, not a saint, Augustine shares his innermost thoughts and conversion experiences, and wrestles with the spiritual questions that have stirred the hearts of the thoughtful since time began.
 Starting with his early life, education, and youthful indiscretions, and following his ascent to influence as a teacher of rhetoric in Hippo, Rome, and Milan, Augustine is brutally honest about his proud and ambitious youth. In time, his early loves grow cold and the luster of wordly success fades, leaving him filled with a sense of inner absence, until a movement toward Christian faith takes hold, eventually leading to conversion and the flourishing of a new life.
 About the Author:
 Augustine of Hippo (345-430) was born in North Africa to a devoutly Christian mother and pagan father. He was given Christian instruction but waited until later in life to be baptized. Augustine's sexual appetite drove him to seek pleasure where he could find it, but also plagued his conscience. His hunger for religious things led him through many of the belief systems of the day. Augustine finally turned to God in 386 when he heard a child say, "Take, read" a copy of Paul's letter to the Romans.</t>
   </si>
   <si>
     <t>Early church father and philosopher Saint Augustine served from 396 as the bishop of Hippo in present-day Algeria and through such writings as the autobiographical Confessions in 397 and the voluminous City of God from 413 to 426 profoundly influenced Christianity, argued against Manichaeism and Donatism, and helped to establish the doctrine of original sin. An Augustinian follows the principles and doctrines of Saint Augustine.
 People also know Aurelius Augustinus in English of Regius (Annaba). From the Africa province of the Roman Empire, people generally consider this Latin theologian of the greatest thinkers of all times. He very developed the west. According to Jerome, a contemporary, Augustine renewed "The Ancient Faith."
 The Neo-Platonism of Plotinus afterward heavily weighed his years. After conversion and his baptism in 387, Augustine developed his own approach to theology and accommodated a variety of methods and different perspectives. He believed in the indispensable grace to human freedom and framed the concept of just war. When the Western Roman Empire started to disintegrate from the material earth, Augustine developed the concept of the distinct Catholic spirituality in a book of the same name. He thought the medieval worldview. Augustine closely identified with the community that worshiped the Trinity. The Catholics and the Anglican communion revere this preeminent doctor. Many Protestants, especially Calvinists, consider his due teaching on salvation and divine grace of the theology of the Reformation. The Eastern Orthodox also consider him. He carries the additional title of blessed. The Orthodox call him "Blessed Augustine" or "Saint Augustine the Blessed."</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/32eb4daf-a985-4775-88b4-a94657610df4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
@@ -723,83 +726,85 @@
       <c r="F2" s="2">
         <v>9789388760638</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>