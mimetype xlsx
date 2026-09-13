--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -150,53 +150,59 @@
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>SOC026000, EDU016000</t>
   </si>
   <si>
     <t>2020-08-21 00:00:00</t>
   </si>
   <si>
     <t>‘The Crowd: A Study of the Popular Mind’ is one of the most influential books ever written on this subject. It is a brilliant treatise on the workings of crowds. Gustave Le Bon examines many different kinds of crowds and how they work. He differentiates between different kinds of crowds such as mobs, juries, elected bodies, and simple crowds.
-"The following work is devoted to an account of the characteristics of crowds. The whole of the common characteristics with which heredity endows the individuals of a race constitute the genius of the race. When, however, a certain number of these individuals are gathered together in a crowd for purposes of action, observation proves that, from the mere fact of their being assembled, there result certain new psychological characteristics, which are added to the racial characteristics and differ from them at times to a very considerable degree. —Gustave Le Bon.
-[...1 lines deleted...]
-Gustave Le Bon (1841-1931) was a French physician who wrote widely on scientific subjects, including anatomy and physiology, anthropology, and history. Many of his writings focused in particular on national traits, crowd behaviour, and racial superiority. His numerous books include ‘The Civilization of Arabs’, ‘The Psychology of Peoples’, and ‘The Crowd’.</t>
+"The following work is devoted to an account of the characteristics of crowds. The whole of the common characteristics with which heredity endows the individuals of a race constitute the genius of the race. When, however, a certain number of these individuals are gathered together in a crowd for purposes of action, observation proves that, from the mere fact of their being assembled, there result certain new psychological characteristics, which are added to the racial characteristics and differ from them at times to a very considerable degree. —Gustave Le Bon.</t>
+  </si>
+  <si>
+    <t>Gustave Le Bon (1841–1931) was a French social psychologist, sociologist, anthropologist, and writer whose pioneering studies of human behavior profoundly influenced the fields of psychology, political science, sociology, and communication. Best known for his landmark work The Crowd: A Study of the Popular Mind (1895), Le Bon explored how individuals think and behave differently when they become part of a crowd. His observations on collective behavior continue to be studied and debated by scholars more than a century after they were first published.
+Born on May 7, 1841, in Nogent-le-Rotrou, France, Le Bon studied medicine in Paris and qualified as a physician. Although he practiced medicine briefly, his curiosity extended far beyond the medical sciences. Fascinated by history, archaeology, anthropology, and human civilization, he traveled extensively across Europe, Asia, and North Africa. These journeys exposed him to diverse cultures and societies, shaping his lifelong interest in the forces that influence human thought and social development.
+Le Bon wrote on a remarkable range of subjects, but it was his work in social psychology that earned him lasting recognition. In The Crowd, he argued that people often surrender individual judgment when acting as members of a large group, making crowds more emotional, suggestible, and impulsive than individuals acting alone. Although some of his conclusions have been challenged or revised by modern research, his work opened new avenues for understanding mass movements, public opinion, leadership, and political behavior.
+Beyond psychology, Le Bon published influential books on civilization, education, science, and historical development. His clear and engaging writing style enabled complex ideas to reach a broad audience, and his works attracted the attention of political leaders, philosophers, military strategists, and academics around the world. His ideas influenced thinkers such as Sigmund Freud and helped shape early discussions of mass communication and social influence.
+Le Bon remained intellectually active throughout his long life, continually writing and reflecting on the changing social and political landscape of Europe. He passed away on December 13, 1931, leaving behind an extensive body of work that continues to spark discussion and critical analysis.
+Today, Gustave Le Bon is remembered as one of the pioneers of social psychology. While many of his theories are viewed through the lens of modern scholarship, his efforts to understand the dynamics of collective behavior laid important foundations for the study of crowds, leadership, persuasion, and the psychology of society.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/6c6d60c0-56ee-45cc-9531-fe8935807b7d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068711</t>
   </si>
   <si>
     <t>Discover The Crowd: A Study of the Popular Mind by Gustave Le Bon. This book is published by General Press in eBook format, ISBN 9788194748625, ASIN B08G5F8WXR, under Reference, Philosophy, Psychology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -742,67 +748,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>