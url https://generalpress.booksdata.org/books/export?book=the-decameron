--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,52 +146,60 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>LIT004200, FIC004000</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
-    <t>Giovanni Boccaccio's ‘The Decameron,’ written in the middle of the 14th century, consists of 100 tales, and is one of the most celebrated literary works of the Renaissance. Constructed as a series of “frame stories,” or stories within a story, the narrative follows seven young women and three young men who take refuge in a secluded villa outside Florence in order to escape the Black Death. During ten evenings of their stay, each of the travelers takes turns as storyteller to pass the time. Their stories relate tales of love, both happy and tragic, examples of the power of fortune and human will, and exhibitions of virtue, cleverness, and trickery. 
+    <t>Giovanni Boccaccio's ‘The Decameron,’ written in the middle of the 14th century, consists of 100 tales, and is one of the most celebrated literary works of the Renaissance. Constructed as a series of “frame stories,” or stories within a story, the narrative follows seven young women and three young men who take refuge in a secluded villa outside Florence in order to escape the Black Death.
+During ten evenings of their stay, each of the travelers takes turns as storyteller to pass the time. Their stories relate tales of love, both happy and tragic, examples of the power of fortune and human will, and exhibitions of virtue, cleverness, and trickery.
 Boccaccio’s work is not only important for its superb literary quality but for its examination of the changing cultural values that defined the transition from medieval times into the renaissance. The virtues of intelligence and sophistication of the increasingly urbanized and mercantilist Europe are shown as superior to the relative simplicity and piousness of the feudal system. More than the sum of its parts, ‘The Decameron’ is a milestone in the history of European literature, an influential and enduring masterpiece.</t>
+  </si>
+  <si>
+    <t>Giovanni Boccaccio (1313–1375) was one of the greatest writers of the Italian Renaissance and a pioneer of prose fiction in Europe. Alongside Dante Alighieri and Francesco Petrarch, he is regarded as one of the founding figures of Italian literature. His masterpiece, The Decameron, transformed the art of storytelling with its vivid characters, realistic dialogue, and profound understanding of human nature. Through his works, Boccaccio explored themes of love, wit, morality, fortune, and resilience, leaving an enduring influence on European literature.
+Boccaccio was born in 1313, most likely in Certaldo or Florence, Italy. He was the illegitimate son of a prosperous merchant, who hoped his son would pursue a career in business. Following his father's wishes, Boccaccio was sent to Naples to study commerce and later canon law. However, his true passion lay in literature, poetry, and classical learning. While living in Naples, he immersed himself in the city's rich cultural life, where he encountered scholars, artists, and members of the royal court. These experiences greatly shaped his literary imagination.
+Throughout his career, Boccaccio wrote poetry, biographies, scholarly works, and prose narratives. His finest achievement, The Decameron, was composed around 1350 during the aftermath of the devastating Black Death. The work tells the story of ten young men and women who flee plague-stricken Florence to a peaceful countryside villa, where they entertain one another by telling one hundred stories over ten days. These tales capture every aspect of human life—from romance and comedy to tragedy and clever deception—and celebrate the resilience of the human spirit in the face of suffering. The book's realistic style and vibrant storytelling marked a significant departure from medieval literary traditions.
+Boccaccio shared a close friendship with the renowned poet Francesco Petrarch, whose humanist ideals deeply influenced him. Inspired by classical authors, he devoted much of his later life to studying and preserving ancient texts. He also wrote important biographies and commentaries, including one of the earliest scholarly works on Dante Alighieri.
+Giovanni Boccaccio died on December 21, 1375, in Certaldo. Today, he is remembered as one of the greatest storytellers in literary history, whose works helped shape Renaissance humanism and laid the foundation for the modern short story. His remarkable insight into human emotions and society continues to captivate readers across cultures and generations.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/44d498f6-0b3e-4e94-82fc-20e8dc1d5492.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068829</t>
   </si>
   <si>
     <t>Discover The Decameron by Giovanni Boccaccio. This book is published by General Press in eBook format, ISBN 9789354990496, ASIN B09XMHZDWK, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>