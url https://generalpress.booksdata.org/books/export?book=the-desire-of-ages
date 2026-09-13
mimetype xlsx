--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,61 +135,71 @@
     <t>The Desire of Ages</t>
   </si>
   <si>
     <t>Ellen G. White</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07YTF86R2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL086000, REL062000</t>
   </si>
   <si>
     <t>2019-10-01 00:00:00</t>
   </si>
   <si>
     <t>The Desire of Ages by Ellen G. White is a deeply reflective Christian devotional work that presents the life and ministry of Jesus Christ with warmth, compassion, and spiritual insight. First published in 1898, the book follows the events of Christ's life from His birth in Bethlehem to His death, resurrection, and ascension, drawing upon the accounts found in the Gospels. Rather than offering a purely historical narrative, White seeks to reveal the character of Jesus and the significance of His mission for humanity.
 Throughout the book, Jesus is portrayed as the perfect example of love, humility, mercy, and selfless service. White explores His teachings, miracles, relationships with His disciples, and interactions with people from every walk of life, emphasizing His compassion for the poor, the suffering, and those who were rejected by society. The narrative also reflects on the spiritual meaning of His sacrifice, presenting it as the ultimate expression of God's love and the foundation of hope and redemption for all people.
 Written in graceful and accessible prose, The Desire of Ages invites readers to look beyond familiar biblical events and consider their deeper spiritual message. Themes of faith, forgiveness, grace, obedience, and the transforming power of divine love are woven throughout the book, encouraging personal reflection and a closer relationship with Christ. More than a retelling of the Gospel story, it is an inspiring meditation on the life of Jesus and His enduring influence on individuals and the world, offering timeless lessons on compassion, service, and unwavering faith.</t>
+  </si>
+  <si>
+    <t>Ellen Gould White (1827–1915) was an American Christian author, speaker, and religious leader whose writings played a central role in the development of the Seventh-day Adventist Church. Revered by members of the denomination as a significant spiritual influence, White authored thousands of articles and numerous books on faith, health, education, family life, and biblical interpretation. Her emphasis on holistic living, practical Christianity, and personal devotion has had a lasting impact on millions of readers around the world.
+Ellen White was born on November 26, 1827, in Gorham, Maine, and spent her childhood in a deeply religious family. At the age of nine, she suffered a serious facial injury that affected her health and interrupted her formal education. Despite these challenges, she developed a strong faith and became involved in the Millerite movement, which anticipated the second coming of Christ. Following the Great Disappointment of 1844, she emerged as one of the leaders who helped organize the movement that later became the Seventh-day Adventist Church. In 1846, she married James Springer White, with whom she worked closely in building the denomination.
+Throughout her life, White traveled extensively across North America, Europe, and Australia, preaching, teaching, and encouraging the growth of churches, schools, publishing houses, and healthcare institutions. She wrote more than forty books during her lifetime, while her letters, manuscripts, and articles have since been compiled into over one hundred additional volumes. Among her best-known works are Steps to Christ, The Desire of Ages, The Great Controversy, Patriarchs and Prophets, and Education. These writings emphasize the love of God, the life and teachings of Jesus Christ, the importance of Scripture, and the value of healthy living, education, and compassionate service.
+White strongly advocated for education, preventive healthcare, temperance, and humanitarian work. Her counsel inspired the establishment of a worldwide network of schools, hospitals, and publishing ministries associated with the Seventh-day Adventist Church. While her prophetic role is accepted within her own faith tradition and viewed differently by those outside it, her influence on the denomination's development is widely recognized.
+Ellen G. White passed away in 1915, leaving behind one of the largest bodies of religious writings produced by a woman in history. Today, she is remembered as a prolific author, dedicated Christian leader, and enduring influence whose teachings continue to guide the spiritual and educational mission of the Seventh-day Adventist Church around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f9d9c59a-010b-4529-ab45-be99874fdfc0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068643</t>
   </si>
   <si>
     <t>Discover The Desire of Ages by Ellen G. White. This book is published by General Press in eBook format, ISBN 9789389440614, ASIN B07YTF86R2, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789389440614</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>