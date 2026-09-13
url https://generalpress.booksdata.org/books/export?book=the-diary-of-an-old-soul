--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,59 +137,67 @@
   <si>
     <t>George MacDonald</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08LK81BL3</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Memoirs</t>
+  </si>
+  <si>
     <t>REL012040, REL012120</t>
   </si>
   <si>
     <t>2020-10-08 00:00:00</t>
   </si>
   <si>
-    <t>The Diary of an Old Soul is a book of poems written by George MacDonald that can be read as daily devotionals. George MacDonald was a Scottish author and Christian minister who is considered to be one of the main pioneers of the fantasy genre of fiction. MacDonald's books influenced many great authors that followed such as C.S. Lewis, J.R.R. Tolkien, and Edith Nesbit. MacDonald wrote many classics such as Lilith, Phantastes, The Princess and the Goblin, and At the Back of the North Wind. In this volume of verse, MacDonald offers a poem for every day of the year; each is intended to prompt introspection and prayerful contemplation.
-[...1 lines deleted...]
-George MacDonald was born on December 10, 1824 in Huntley, Aberdeenshire, Scotland. He attended University in Aberdeen in 1840 and then went on to Highbury College in 1848 where he studied to be a Congregational Minister, receiving his M. A. After being a minister for several years, he became a lecturer in English literature at Kings College in London before becoming a full-time writer. He wrote fiction, non-fiction, and poetry. In 1955, he wrote his first important original work, a long religious poem entitled Within and Without. He is best known for his fantasy novels Phantastes, The Princess and the Goblin, At the Back of the North Wind, and Lilith and fairy tales including The Light Princess, The Golden Key, and The Wise Woman. In 1863, he published David Eiginbrod, the first of a dozen novels that were set in Scotland and based on the lives of rural Scots. He died on September 18, 1905.</t>
+    <t>The Diary of an Old Soul is a book of poems written by George MacDonald that can be read as daily devotionals. George MacDonald was a Scottish author and Christian minister who is considered to be one of the main pioneers of the fantasy genre of fiction. MacDonald's books influenced many great authors that followed such as C.S. Lewis, J.R.R. Tolkien, and Edith Nesbit. MacDonald wrote many classics such as Lilith, Phantastes, The Princess and the Goblin, and At the Back of the North Wind. In this volume of verse, MacDonald offers a poem for every day of the year; each is intended to prompt introspection and prayerful contemplation.</t>
+  </si>
+  <si>
+    <t>George MacDonald (1824–1905) was a Scottish author, poet, minister, and lecturer whose imaginative stories and profound spiritual insights made him one of the most influential literary figures of the nineteenth century. Widely regarded as a pioneer of modern fantasy literature, MacDonald inspired generations of celebrated writers, including C. S. Lewis, J. R. R. Tolkien, G. K. Chesterton, and Madeleine L'Engle. His works combined fairy tales, fantasy, realism, and Christian spirituality, inviting readers to reflect on faith, hope, love, and the wonder of the human imagination.
+Born on December 10, 1824, in Huntly, Aberdeenshire, Scotland, MacDonald grew up amid the rugged landscapes and rich folklore of the Scottish Highlands. These early experiences deeply influenced his writing, filling it with vivid natural imagery and timeless mythical elements. He studied at the University of Aberdeen before preparing for the ministry. Although he served briefly as a Congregational minister, his broad and compassionate theological views sometimes differed from the prevailing religious opinions of the time, leading him to devote himself increasingly to literature and public lecturing.
+MacDonald's literary career was remarkably diverse. He wrote novels, fairy tales, poetry, sermons, essays, and children's stories. Among his best-known works are Phantastes (1858), At the Back of the North Wind (1871), The Princess and the Goblin (1872), The Princess and Curdie (1883), and Lilith (1895). His stories are admired for their rich symbolism, memorable characters, and imaginative worlds that appeal to both children and adults. Rather than offering simple entertainment, his books encourage readers to explore courage, sacrifice, forgiveness, and the transformative power of love.
+MacDonald's influence extended far beyond his own publications. His belief that fantasy could reveal deeper spiritual truths helped shape the development of modern fantasy literature. C. S. Lewis often acknowledged that reading Phantastes profoundly changed his understanding of imagination and faith, while many later writers drew inspiration from MacDonald's unique storytelling style.
+Despite periods of financial hardship and poor health, George MacDonald remained devoted to writing throughout his life. He spent his later years in Italy, where the warmer climate benefited his health. He passed away on September 18, 1905, leaving behind a remarkable literary legacy. Today, George MacDonald is remembered as a visionary storyteller whose timeless works continue to inspire readers with their beauty, wisdom, and enduring sense of hope and wonder.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c8e0a458-c585-4604-8e0d-2f51f35bf9d1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068742</t>
   </si>
   <si>
     <t>Discover The Diary of an Old Soul by George MacDonald. This book is published by General Press in eBook format, ISBN 9789390492053, ASIN B08LK81BL3, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +725,85 @@
       <c r="F2" s="2">
         <v>9789390492053</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>