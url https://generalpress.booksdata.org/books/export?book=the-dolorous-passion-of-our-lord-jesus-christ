--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,55 +141,65 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B07Q5GR3R9</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Religion</t>
   </si>
   <si>
     <t>Spirituality</t>
+  </si>
+  <si>
+    <t>REL110000, REL063000</t>
   </si>
   <si>
     <t>The Dolorous Passion of Our Lord Jesus Christ is a deeply devotional work based on the visions of Anne Catherine Emmerich, the nineteenth-century German Augustinian nun and mystic. Recorded by the writer Clemens Brentano, the book offers a vivid and contemplative portrayal of the final days of Jesus Christ, from His agony in the Garden of Gethsemane to His crucifixion, death, and burial. Rather than serving as a historical or scholarly account, it presents a meditative narrative intended to inspire deeper reflection on the suffering, sacrifice, and love at the heart of the Christian faith.
 Through richly detailed descriptions, the book invites readers to witness Christ's physical and emotional trials with a profound sense of compassion. It also portrays the experiences of Mary, the apostles, and other figures who remained close to Jesus during His Passion, emphasizing their sorrow, faith, and unwavering devotion. Emmerich's visions seek to illuminate the spiritual significance of these events, highlighting themes of redemption, forgiveness, humility, and God's enduring mercy toward humanity.
 Written in a reverent and emotionally powerful style, The Dolorous Passion of Our Lord Jesus Christ encourages readers to contemplate the meaning of Christ's sacrifice and its place within the Christian understanding of salvation. While its content reflects private mystical visions rather than the canonical biblical text, the book has long been valued by many Christians as a source of personal meditation and spiritual inspiration. More than a narrative of suffering, it is a heartfelt reflection on divine love, hope, and the transformative power of faith in the face of pain and sacrifice.</t>
+  </si>
+  <si>
+    <t>Anne Catherine Emmerich (1774–1824) was a German Augustinian nun, Christian mystic, and visionary whose spiritual experiences and meditations on the life of Jesus Christ have inspired readers for nearly two centuries. Known for her deep devotion, humility, and unwavering faith, she became one of the most remarkable mystical figures in Catholic history. Although she left behind no writings of her own, her reported visions, recorded by others, have had a lasting influence on Christian spirituality and religious literature.
+She was born on September 8, 1774, in the village of Flamschen near Coesfeld, in present-day Germany, into a poor farming family. From an early age, Anne Catherine displayed a profound religious spirit and a compassionate concern for the poor and the suffering. Despite financial hardships, she remained determined to dedicate her life to God. After overcoming numerous obstacles, she entered the Augustinian convent at Agnetenberg in Dülmen in 1802, where she embraced a life of prayer, service, and simplicity.
+Following the closure of her convent during the secularization of church properties in the early nineteenth century, Emmerich continued to live a deeply prayerful life under difficult circumstances. She became widely known for experiencing extraordinary mystical phenomena, including reported visions of biblical events and, according to many witnesses, the appearance of the stigmata—the wounds corresponding to those of Christ's crucifixion. These experiences attracted both devoted followers and skeptical investigators, making her one of the most discussed religious figures of her time.
+Much of what is known about Emmerich's visions comes from the German poet Clemens Brentano, who spent several years recording her accounts. These records later formed the basis of influential works such as The Dolorous Passion of Our Lord Jesus Christ and The Life of the Blessed Virgin Mary. Although the Catholic Church distinguishes these writings from official doctrine, they have inspired countless believers through their vivid portrayals of the lives of Jesus and Mary and their emphasis on compassion, sacrifice, and divine love.
+Anne Catherine Emmerich passed away on February 9, 1824, in Dülmen. Her reputation for holiness continued to grow long after her death, and in 2004 she was beatified by Pope John Paul II. Today, she is remembered for her profound spirituality, steadfast faith, and enduring influence on Christian devotional literature. Her life remains a testament to prayer, perseverance, and unwavering trust in God amid suffering.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/dd06270d-2037-40c2-aace-10fe2a66db4c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068589</t>
   </si>
   <si>
     <t>Discover The Dolorous Passion of Our Lord Jesus Christ by Anne Catherine Emmerich. This book is published by General Press in eBook format, ISBN 9789388760744, ASIN B07Q5GR3R9, under Christian Books and Bibles, Religion, Spirituality.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,75 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>