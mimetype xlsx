--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,55 +138,66 @@
     <t>John Maynard Keynes</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGF1Z3F</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>Economics</t>
+  </si>
+  <si>
+    <t>BUS069000, REF000000</t>
   </si>
   <si>
     <t>The Economic Consequences of the Peace (1919) was written by John Maynard Keynes. Keynes attended the Versailles Conference as a delegate of the British Treasury and argued for a much more generous peace. It was a bestseller throughout the world and was critical in establishing a general opinion that the Versailles Treaty was a ‘Carthaginian peace’.
 It helped to consolidate American public opinion against the treaty and involvement in the League of Nations. The perception by much of the British public that Germany had been treated unfairly in turn was a crucial factor in public support for appeasement.
 The success of the book established Keynes' reputation as a leading economist, especially on the left. When Keynes was a key player in establishing the Bretton Woods system in 1944, he remembered the lessons from Versailles as well as the Great Depression. The Marshall Plan after Second World War is a similar system to that proposed by Keynes in The Economic Consequences of the Peace.</t>
+  </si>
+  <si>
+    <t>John Maynard Keynes (1883–1946) was one of the most influential economists of the twentieth century, whose ideas transformed the way governments understand and manage modern economies. A brilliant scholar, public intellectual, and policy adviser, Keynes challenged traditional economic thinking by arguing that governments have a vital role to play in stabilizing economies during times of recession and financial crisis. His theories continue to shape economic policy, public finance, and global institutions to this day.
+Born on June 5, 1883, in Cambridge, England, Keynes grew up in an intellectually distinguished family. His father, John Neville Keynes, was an economist and philosopher, while his mother, Florence Ada Keynes, was a respected social reformer and later the first female mayor of Cambridge. Surrounded by academic and civic life, Keynes developed an early passion for mathematics, history, and public affairs. He studied at Eton College before earning a scholarship to King's College, Cambridge, where his exceptional talent for mathematics and economics quickly became evident.
+After completing his studies, Keynes joined the British Civil Service and later became a lecturer and fellow at Cambridge. His first major public role came during the First World War, when he worked at the British Treasury. In 1919, following the Paris Peace Conference, he resigned in protest over the harsh economic terms imposed on Germany. He expressed his concerns in The Economic Consequences of the Peace, a book that brought him international recognition and proved remarkably prophetic in its warnings about Europe's future instability.
+Keynes's most influential work, The General Theory of Employment, Interest and Money (1936), revolutionized economics. He argued that during periods of economic downturn, governments should increase public spending and adopt policies to stimulate demand, create jobs, and restore economic growth. These ideas, later known as Keynesian economics, fundamentally changed public policy and influenced governments worldwide, particularly during the Great Depression and the decades that followed.
+Beyond his academic achievements, Keynes was deeply involved in public service. He played a leading role in shaping the post-Second World War international financial system and was instrumental in the creation of institutions such as the International Monetary Fund (IMF) and the World Bank. He was also a patron of the arts, supporting literature, theatre, and music throughout his life.
+John Maynard Keynes passed away on April 21, 1946. Today, he is remembered as one of history's greatest economists, whose visionary ideas continue to influence economic thought, public policy, and efforts to promote financial stability and shared prosperity around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a74e2c5e-3ee9-4223-9b4a-ebe2fab8c80d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069133</t>
   </si>
   <si>
     <t>Discover The Economic Consequences of Peace by John Maynard Keynes. This book is published by General Press in eBook format, ISBN 9789354997686, ASIN B0CDGF1Z3F, under Reference, Economics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -718,75 +729,79 @@
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>