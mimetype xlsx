--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Enchanted April</t>
   </si>
   <si>
     <t>Elizabeth von Arnim</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BYZG2L6L</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Women Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC027000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>Elizabeth von Arnim's novel tells the story of four dissimilar women in 1920s England who leave their damp and rainy environs to go on a holiday to a secluded coastal castle in Italy. Mrs. Arbuthnot and Mrs. Wilkins, who belong to the same ladies' club but have never spoken, become acquainted after reading an advertisement for villas for rent in a newspaper. They find some common ground in that both are struggling to make the best of unhappy marriages. Having decided to seek other ladies to help share expenses, they reluctantly take on the waspish, elderly Mrs. Fisher and the stunning, but aloof, Lady Caroline Dester. The four women come together at the castle and find rejuvenation in the tranquil beauty of their surroundings, rediscovering hope and love.
 Elizabeth Von Arnim was born in Australia in 1866. Although brought up in the UK she spent many years of her life in Switzerland, France, and America. She wrote more than twenty novels, many of which were turned into successful films. She died in 1941.
 "How they had dreamed together, he and she... how they had planned, and laughed, and loved. They had lived for a while in the very heart of poetry."
 — Elizabeth von Arnim (The Enchanted April)</t>
   </si>
   <si>
     <t>Elizabeth von Arnim, born Mary Annette Beauchamp, was an English novelist. Born in Australia, she married a German aristocrat, and her earliest works are set in Germany. Her first marriage made her Countess von Arnim-Schlagenthin and her second Elizabeth Russell, Countess Russell. After her first husband's death, she had a three-year affair with the writer H.G. Wells, then later married Earl Russell, elder brother of the Nobel prize-winner and philosopher Bertrand Russell.
 She was a cousin of the New Zealand-born writer Katherine Mansfield. Though known in early life as May, her first book introduced her to readers as Elizabeth, which she eventually became to friends and finally to family. Her writings are ascribed to Elizabeth von Arnim. She used the pseudonym Alice Cholmondeley for only one novel, Christine, published in 1917.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/706a8cfc-bce2-4976-b3bf-ef0ef1cb7c2d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069047</t>
@@ -722,83 +728,87 @@
       <c r="F2" s="2">
         <v>9789354997228</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>