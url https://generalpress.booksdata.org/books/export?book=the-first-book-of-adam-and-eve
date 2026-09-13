--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,50 +147,57 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Religion</t>
   </si>
   <si>
     <t>REL006090, BIB002050</t>
   </si>
   <si>
     <t>2019-03-05 00:00:00</t>
   </si>
   <si>
     <t>The First Book of Adam and Eve' details the life and times of Adam and Eve after they were expelled from the garden to the time that Cain kills his brother Abel. This book is simply a version of an account handed down by words of mouth, from generation to generation, linking the time that the first human life was created to the time when somebody finally decided to write it down. Although considered to be pseudepigraphic by some, it carries significant meaning and insight into events of that time. It is doubtful that these writings could have survived all the many centuries if there were no substance to them.</t>
+  </si>
+  <si>
+    <t>Rutherford H. Platt (1894–1975) was an American botanist, naturalist, educator, and author whose writings inspired countless readers to appreciate the beauty and importance of the natural world. Combining scientific knowledge with a clear and engaging writing style, Platt introduced both children and adults to the fascinating lives of plants, trees, flowers, and wildlife. His books reflected a lifelong belief that understanding nature was essential to understanding humanity's place in the world.
+Platt was born on August 26, 1894, in New York, United States. From an early age, he displayed a deep curiosity about plants and the outdoors. His childhood experiences exploring forests, fields, and gardens fostered a lasting interest in botany and ecology. He later pursued higher education in the biological sciences, developing the knowledge that would shape both his scientific work and his writing career.
+Throughout his professional life, Platt worked as a botanist and educator while also contributing articles and essays to magazines and educational publications. He possessed a rare ability to explain scientific ideas in simple, vivid language without sacrificing accuracy. Rather than presenting nature as a collection of facts, he encouraged readers to observe the living world with patience, wonder, and respect. His writing emphasized the interconnectedness of plants, animals, and people, helping readers recognize the delicate balance of natural ecosystems.
+Platt authored numerous books on botany, gardening, and natural history. Among his best-known works are This Green World, The Living World of Trees, and several illustrated guides introducing readers to flowers, forests, and the changing seasons. His books were widely used in schools and libraries, where they inspired young readers to explore science through direct observation of nature. His combination of careful research, engaging storytelling, and accessible language made him a trusted voice in popular science writing.
+Rutherford H. Platt passed away in 1975, leaving behind a legacy of education and environmental appreciation. Although scientific knowledge has continued to advance, his writings remain admired for their clarity, warmth, and enduring enthusiasm for the natural world. Today, Platt is remembered as a gifted interpreter of nature whose work encouraged generations of readers to look more closely at the plants and landscapes around them and to value the remarkable diversity of life on Earth.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a4c98fe6-ad70-4490-964a-de5882c02a4e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068580</t>
   </si>
   <si>
     <t>Discover The First Book of Adam and Eve by Rutherford H. Platt. This book is published by General Press in eBook format, ISBN 9789388760591, ASIN B07PN79ZVL, under Christian Books and Bibles, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,67 +741,69 @@
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>