--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>The Game of Life and How to Play It</t>
   </si>
   <si>
     <t>Florence Scovel Shinn</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
-    <t>Personal Transformation</t>
-[...5 lines deleted...]
-    <t>SEL027000, SEL023000, SEL021000</t>
+    <t>Motivational Self-Help</t>
+  </si>
+  <si>
+    <t>New Thought</t>
+  </si>
+  <si>
+    <t>OCC014000, OCC019000, SEL021000</t>
   </si>
   <si>
     <t>2018-08-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>'The Game of Life and How to Play It' by Florence Scovel Shinn is a timeless work of spiritual self-help that explores the powerful connection between faith, thoughts, words, and life experiences. First published in 1925, the book blends Christian teachings with practical wisdom, encouraging readers to recognize the creative power of their beliefs and attitudes. Shinn presents life as a game governed by spiritual laws, where success, happiness, health, and abundance come to those who learn to align themselves with divine principles.
 Through a series of inspiring stories, personal experiences, and biblical illustrations, the author explains how fear, doubt, resentment, and negative thinking can block opportunities, while faith, gratitude, forgiveness, and positive expectation open the door to fulfillment. She emphasizes that spoken words carry tremendous power and encourages readers to replace limiting thoughts with affirmations rooted in trust and confidence. According to Shinn, every challenge offers an opportunity to strengthen one's faith and invite positive transformation.
 Rather than promoting material success alone, the book teaches that genuine prosperity includes inner peace, meaningful relationships, good health, and a deep sense of purpose. Shinn reminds readers that divine guidance is always available to those who listen with an open heart and act with courage and integrity.
 Written in a warm, conversational style, 'The Game of Life and How to Play It' remains a beloved classic in the field of personal development. Its uplifting message continues to inspire readers to approach life with optimism, spiritual awareness, and the confidence that positive change begins from within.</t>
   </si>
   <si>
     <t>Florence Scovel Shinn was a woman ahead of her time. To many, she is considered to be among the likes of James Allen, Wallace D. Wattles and Napoleon Hill. She had the ability to explain her success principles and how they work in an entertaining and easy-to-read style. She can be considered one of last century's most popular success teachers.
 Florence Scovel Shinn was born on September 24, 1871, in Camden, New Jersey to Alden Cortland Scovel and Emily Hopkinson. She had an older sister and a younger brother. She was educated at Friends Central School in Philadelphia. She later studied art at the Pennsylvania Academy of Fine Arts from 1889 to 1897. While there, she met Everett Shinn, a painter of impressionistic canvases and realistic murals. They married shortly after Florence graduated from the art academy. The Shinns moved to New York where both pursued their separate careers, Everett in the theatre while Florence did illustrations for children's literature in magazines and books.
 In 1925, Florence decided to publish her first book 'The Game of Life and How to Play It'. After unsuccessfully finding a publisher for her work, she published it herself. Her second book, 'Your Word is Your Wand' followed in 1928 and her final book 'The Secret Door to Success' was published in 1940 shortly before her death on October 17, 1940. A fourth book, 'The Power of the Spoken Word' is a compendium of her notes, gathered by one of her students and published posthumously in 1945.</t>
   </si>
   <si>
     <t>Florence Scovel Shinn’s 1925 classic, "The Game of Life and How to Play It," opens with a gentle but profound course correction for how most of us view our existence. While the majority of people treat life as a grueling battle to be fought, Shinn proposes that it is actually a game—and like any game, it has a specific set of rules. However, this is not a game of strategy or manipulation, but rather a game of giving and receiving. Anchored deeply in the New Thought movement, the book presents the idea that whatever we send out into the world, whether through our thoughts, words, or actions, will inevitably return to us. This karmic boomerang effect means that if we sow hate, we reap hate; if we give love, we receive love. Shinn suggests that learning to play this game successfully is the key to unlocking a life of health, prosperity, and perfect self-expression, shifting our daily experience from one of constant struggle to one of graceful flow.
 To understand how this game operates, Shinn introduces a foundational psychological and spiritual framework involving three departments of the mind. First is the conscious mind, which she calls the "mortal mind." This is the intellect, the part of us that perceives life through the physical senses and often registers limitation, fear, and doubt. Beneath this lies the subconscious mind, which Shinn describes as power without direction. Much like a deeply loyal but uncritical servant, the subconscious simply accepts whatever the conscious mind feeds it and works tirelessly to manifest those ideas into reality. Finally, there is the superconscious mind, or the Divine Mind, which holds the blueprint of an individual's perfect life. Shinn calls this the "Divine Design." Every person, she argues, has a unique and perfect path, and the ultimate goal of the game is to align the conscious and subconscious minds with this higher superconscious vision, allowing true fulfillment to unfold naturally.
 Central to mastering this alignment is recognizing the staggering power of the spoken word. Shinn posits that our words are not just empty sounds; they are potent forces that directly program the subconscious mind. She frequently warns that by speaking of lack, illness, or misfortune, we are effectively commanding our subconscious to create those very circumstances. "By your words you are justified, and by your words you are condemned," she reminds the reader, urging a radical audit of daily conversation. When we complain, gossip, or express doubt, we are sabotaging our own game. Conversely, by using affirmations and speaking consistently of abundance, health, and joy—even when current physical evidence suggests otherwise—we begin to rewrite our reality. Words, in Shinn’s philosophy, are invisible wands that shape our material world, making self-awareness of our speech a paramount rule of the game.
 Yet, controlling one's words is nearly impossible if the mind is gripped by fear. Shinn characterizes fear as humanity's only real enemy, defining it simply as inverted faith. When we worry, we are essentially placing our faith in the negative, trusting that things will go wrong rather than right. Because the subconscious mind cannot distinguish between a deeply felt fear and a deeply felt desire, it manifests what we obsess over. To win the game of life, fear must be completely uprooted and replaced with unshakeable faith. Shinn advises that the quickest way to conquer fear is to walk directly toward it, as avoidance only gives it more power. By confronting our anxieties and affirming our safety and provision through absolute faith, the illusion of fear shatters, clearing the path for positive manifestations.
 This faith is most effectively demonstrated through action, a concept Shinn refers to as "preparing for your good." It is not enough to simply ask for what you want or quietly hope it arrives; you must act as if you have already received it. She illustrates this with the memorable analogy of a farmer who prays for rain but fails to prepare his fields. If you are praying for a financial breakthrough, health, or a new opportunity, your physical actions must reflect absolute certainty that these things are on their way. If you ask for success but continue to hoard pennies out of a sense of impending doom, your actions are broadcasting a belief in lack, which the subconscious will dutifully honor. Active faith requires making physical space for the answered prayer, aligning your readiness with your mental expectation.
 Navigating this process relies heavily on intuition, which Shinn views as the direct communication line from the superconscious mind. She refers to intuition as "teaching from within" or following one's hunches. In the game of life, the intellect often overcomplicates situations, creating logical reasons why something cannot be done or charting out exhausting, forceful plans. Intuition, however, offers a magic path. It provides gentle nudges, sudden inspirations, and unexplainable urges that, if followed, lead effortlessly to our highest good. Shinn encourages readers to quiet the anxious chatter of the conscious mind and learn to trust these subtle inner directives, noting that the universe often orchestrates coincidences and opportunities that the logical mind could never have engineered on its own.
@@ -263,70 +263,63 @@
 In the evening she ‘phoned again, greatly excited and said, “My dear, a miracle has happened! I was sitting in my room this morning, when the doorbell rang, I said to the maid: ‘Don’t let anyone in.’ The maid however, looked out the window and said, ‘It’s your cousin with the long white beard.’
 So I said, ‘Call him back. I would like to see him.’ He was just turning the corner, when he heard the maid’s voice, and he came back.
 He talked for about an hour, and just as he was leaving he said, ‘Oh, by the way, how are finances?’
 “I told him I needed the money”, and he said, “Why, my dear, I will give you three thousand dollars the first of the month.”
 “I didn’t like to tell him I was going to be sued. What shall I do? I won’t receive it till the first of the month, and I must have it tomorrow.” I said, “I’ll keep on ‘treating.’”
 I said, “Spirit is never too late. I gave thanks she has received the money on the invisible plane and that it manifests on time.” The next morning her cousin called her up and said, “Come to my office this morning and I will give you the money.” That afternoon, she had three thousand dollars to her credit in the bank, and wrote checks as rapidly as her excitement would permit.
 If one asks for success and prepares for failure, he will get the situation he has prepared for. For example: A man came to me asking me to speak the word that a certain debt would be wiped out.
 I found he spent his time planning what he would say to the man when he did not pay his bill, thereby neutralizing my words. He should have seen himself paying the debt.
 We have a wonderful illustration of this in the bible, relating to the three kings who were in the desert, without water for their men and horses. They consulted the prophet Elisha, who gave them this astonishing message:
 “Thus saith the Lord – Ye shall not see wind, neither shall ye see rain, yet make this valley full of ditches.”
 Man must prepare for the things he has asked for, when there isn’t the slightest sign of it in sight.
 For example: A woman found it necessary to look for an apartment during the year when there was a great shortage of apartments in New York. It was considered almost an impossibility, and her friends were sorry for her and said, “Isn’t it too bad, you’ll have to store your furniture and live in a hotel.” She replied, “You needn’t feel sorry for me, I’m a superman, and I’ll get an apartment.”
 She spoke the words: “Infinite Spirit, open the way for the right apartment.” She knew there was a supply for every demand, and that she was “unconditioned,” working on the spiritual plane, and that “one with God is a majority.”
 She had contemplated buying new blankets, when “the tempter,” the adverse thought or reasoning mind, suggested, “Don’t buy the blankets, perhaps, after all, you won’t get an apartment and you will have no use for them.” She promptly replied (to herself): “I’ll dig my ditches by buying the blankets!” So she prepared for the apartment – acted as though she already had it.
 She found one in a miraculous way, and it was given to her although there were over two hundred other applicants.
 The blankets showed active faith.
 It is needless to say that the ditches dug by the three kings in the desert were filled to over-flowing. (Read, II Kings)
 Getting into the spiritual swing of things is no easy matter for the average person. The adverse thoughts of doubt and fear surge from the subconscious. They are the “army of the aliens” which must be put to flight. This explains why it is so often, “darkest before the dawn.”
 A big demonstration is usually preceded by tormenting thoughts.
 Having made a statement of high spiritual truth one challenges the old beliefs in the subconscious, and “error is exposed” to be put out.
 This is the time when one must make his affirmations of truth repeatedly, and rejoice and give thanks that he has already received, “Before ye call I shall answer.” This means that “every good and perfect gift” is already man’s awaiting his recognition.
 Man can only receive what he sees himself receiving.
 The children of Israel were told that they could have all the land they could see. This is true of every man. He has only the land within his own mental vision. Every great work, every big accomplishment, has been brought into manifestation through holding to the vision, and often just before the big achievement, comes apparent failure and discouragement.
 The children of Israel when they reached the “Promised Land,” were afraid to go in, for they said it was filled with giants who made them feel like grasshoppers. “And there we saw the giants and we were in our own sight as grass-hoppers.” This is almost every man’s experience.
 However, the one who knows spiritual law, is undisturbed by appearance, and rejoices while he is “yet in captivity.” That is, he holds to his vision and gives thanks that the end is accomplished, he has received.
-Jesus Christ gave a wonderful example of this. He said to his disciples: “Say not ye, there are yet four months and then cometh the harvest? Behold, I say unto you, lift up your eyes and look on the fields; for they are ripe already to harvest.” His clear vision pierced the “world of matter” and he saw clearly the fourth dimensional world, things as they really are, perfect and complete in Divine Mind. So man must ever hold the vision of his journey’s end and demand the manifestation of that which he has already received. It may be his perfect, health, love, supply, self-expression, home or friends.
-[...6 lines deleted...]
-A keen observer of life once said, “no man can fail, if some one person sees him successful.” Such is the power of the vision, and many a great man has owed his success to a wife, or sister, or a friend who “believed in him” and held without wavering to the perfect pattern!</t>
+Jesus Christ gave a wonderful example of this. He said to his disciples: “Say not ye, there are yet four months and then cometh the harvest? Behold, I say unto you, lift up your eyes and look on the fields; for they are ripe already to harvest.” His clear vision pierced the “world of matter” and he saw clearly the fourth dimensional world, things as they really are, perfect and complete in Divine Mind. So man must ever hold the vision of his journey’s end and demand the manifestation of that which he has already received. It may be his perfect, health, love, supply, self-expression, home or friends.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3d555ac9-a771-4ff8-994b-a5d479f1cba8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067947</t>
   </si>
   <si>
-    <t>Discover The Game of Life and How to Play It by Florence Scovel Shinn. This book is published by General Press in Hardcover format, ISBN 9789388118316, ASIN 9388118316, under Self-Help, Personal Transformation, Nonfiction.</t>
+    <t>Discover The Game of Life and How to Play It by Florence Scovel Shinn. This book is published by General Press in Hardcover format, ISBN 9789388118316, ASIN 9388118316, under Self-Help, Motivational Self-Help, New Thought.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>