--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,55 +141,66 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTS8CTY</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Mystery &amp; Suspense</t>
   </si>
   <si>
     <t>Horror</t>
+  </si>
+  <si>
+    <t>PHI034000, REL051000, PHI022000</t>
   </si>
   <si>
     <t>‘The Ghost Pirates’, written in the year 1909, is one of the most popular novels by William Hope Hodgson and has been translated into several other languages around the world.
 The Mortzestus is reputed to be haunted but the crew dismisses the rumors as preposterous—at first. Two weeks out of port the rigging suddenly goes slack, a ghostly form arises from the sea, and shadows thicken around the vessel. The frightened sailors convinced that supernatural powers are afoot, plot mutiny and demand to be set ashore. But a dense mist descends around the ship, threatening to swallow the craft and its men without a trace.
 The desperate crew's chilling fate is recounted in this compulsive page-turner by William Hope Hodgson, a master of seafaring yarns. Rich in nautical language and lore, it combines an intriguing view of shipboard life with a suspenseful ghost story. Horror author Robert Weinberg noted the occult classic's compact prose style, hailing it as ‘one of the finest examples of the tightly written novel ever published’.</t>
+  </si>
+  <si>
+    <t>William Hope Hodgson (1877–1918) was an English author and poet best known for his imaginative works of horror, fantasy, and supernatural fiction. Although he received only modest recognition during his lifetime, he is now regarded as one of the pioneers of modern horror literature. His stories combined eerie atmospheres, cosmic mystery, and psychological tension, influencing later writers such as H.P. Lovecraft and helping shape the evolution of supernatural fiction in the twentieth century.
+Hodgson was born on November 15, 1877, in Blackmore End, Essex, England. The son of an Anglican clergyman, he spent much of his childhood moving from one parish to another as his father's work required. Drawn to adventure from an early age, he ran away from home more than once before eventually joining the merchant navy as a teenager. His years at sea exposed him to violent storms, dangerous voyages, and the vast loneliness of the ocean. These experiences left a lasting impression and later became the foundation for many of his most memorable stories.
+After leaving the sea, Hodgson worked as a physical fitness instructor and photographer before turning to writing full-time. His literary career flourished in the early twentieth century with novels such as The House on the Borderland, The Ghost Pirates, and The Boats of the "Glen Carrig". He also created the occult detective Thomas Carnacki, a character who solved mysterious cases by blending scientific reasoning with knowledge of the supernatural. These stories stood out for their originality and their ability to evoke both fear and wonder.
+Hodgson's writing was remarkable for its vivid descriptions and its exploration of humanity's vulnerability in the face of unknown forces. Whether describing haunted houses, monstrous sea creatures, or strange dimensions beyond human understanding, he created worlds that felt both terrifying and deeply imaginative.
+When the First World War broke out, Hodgson enlisted in the British Army despite being in his late thirties. He served with courage and was highly respected by his fellow soldiers. Tragically, he was killed in action during the Fourth Battle of Ypres in Belgium on April 19, 1918.
+Today, William Hope Hodgson is celebrated as a visionary storyteller whose inventive fiction expanded the boundaries of horror and fantasy. His enduring works continue to captivate readers with their haunting atmosphere, originality, and profound sense of mystery.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e781a100-9100-4829-8ac3-00dcd2ed4a52.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069194</t>
   </si>
   <si>
     <t>Discover The Ghost Pirates by William Hope Hodgson. This book is published by General Press in eBook format, ISBN 9789354998454, ASIN B0CFTS8CTY, under Literature and Fiction, Mystery and Suspense, Horror.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>