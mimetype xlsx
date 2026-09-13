--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,58 +137,68 @@
   <si>
     <t>O. Henry</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDRZ9L1</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
     <t>FIC029000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
-    <t>O. Henry, the pen name of William Sydney Porter, is one of the most celebrated short story writers of all time, whose stories are known for their wit, wordplay, warm portrayal, and creative twist endings. O. Henry is so acknowledged as a great short story writer that his pen name is associated with a prestigious American award given to short stories of exceptional merit. 
+    <t>O. Henry, the pen name of William Sydney Porter, is one of the most celebrated short story writers of all time, whose stories are known for their wit, wordplay, warm portrayal, and creative twist endings. O. Henry is so acknowledged as a great short story writer that his pen name is associated with a prestigious American award given to short stories of exceptional merit.
 Included in this collection of ‘The Gift of the Magi and Other Short Stories’ is the title story which describes the struggles of a poor young married couple as they strive to secretly buy each other Christmas gifts. Also included in this collection are the following stories: ‘The Cop and the Anthem’, ‘Springtime À La Carte’, ‘The Green Door’, ‘After Twenty Years’, ‘The Furnished Room’, ‘The Pimienta Pancakes’, ‘The Last Leaf’, ‘The Voice of The City’, ‘While The Auto Waits’, ‘A Retrieved Reformation’, ‘A Municipal Report’, ‘A Newspaper Story’, ‘The Ransom of Red Chief’, ‘A Ghost of a Chance’, and ‘Makes the Whole World Kin’.</t>
+  </si>
+  <si>
+    <t>O. Henry (1862–1910), the pen name of William Sydney Porter, was one of America's most beloved short story writers. Renowned for his wit, warmth, and unforgettable surprise endings, he captured the lives of ordinary people with remarkable compassion and humor. His stories, filled with memorable characters and unexpected twists, have become classics of American literature and continue to delight readers around the world.
+Porter was born on September 11, 1862, in Greensboro, North Carolina. His mother died when he was only three years old, and he was raised by his grandmother and aunt, who encouraged his love of reading and learning. Although he did not receive an extensive formal education, he was an avid reader with a natural talent for writing and storytelling. As a young man, he worked in a variety of occupations, including pharmacist, ranch hand, bank clerk, draftsman, and journalist. These diverse experiences introduced him to people from many walks of life, providing rich material for his future stories.
+In the late 1890s, Porter faced serious legal troubles after being accused of financial irregularities while working at a bank in Texas. After spending a period in Honduras, he returned to the United States and served more than three years in prison. It was during this difficult period that he began writing short stories under the pseudonym "O. Henry," a name that would soon become famous.
+Following his release, O. Henry settled in New York City, where he entered the most productive phase of his career. He wrote hundreds of short stories for newspapers and magazines, often producing one story each week. Among his best-known works are The Gift of the Magi, The Last Leaf, The Ransom of Red Chief, The Cop and the Anthem, and After Twenty Years. His stories celebrated generosity, hope, irony, and the unexpected kindness found in everyday life.
+O. Henry died on June 5, 1910, at the age of forty-seven. Though his life was marked by personal hardships, his literary legacy has endured. His masterful storytelling, lively dialogue, and ingenious plot twists influenced generations of writers and helped establish the short story as a major literary form. Today, O. Henry is remembered as one of the finest storytellers in American literature, whose works continue to entertain and inspire readers of all ages.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/48b7103a-6bf0-4c16-9878-ca90693069f2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068945</t>
   </si>
   <si>
     <t>Discover The Gift of the Magi and Other Short Stories by O. Henry. This book is published by General Press in eBook format, ISBN 9789354996931, ASIN B0BWDRZ9L1, under Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789354996931</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>