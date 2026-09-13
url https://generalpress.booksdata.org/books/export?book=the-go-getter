--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,72 +137,83 @@
   <si>
     <t>Peter B. Kyne</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08LK9B4J8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Business &amp; Money</t>
   </si>
   <si>
+    <t>Management &amp; Leadership</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
     <t>BUS046000, SEL021000</t>
   </si>
   <si>
     <t>2020-10-08 00:00:00</t>
   </si>
   <si>
     <t>First published in 1921, Peter B. Kyne’s ‘The Go-Getter: A Story That Tells You How to Be One’ is a humorous parable of determination and ambition that has proved itself to be a timeless classic, inspiring readers to approach their goals―whether personal or professional―with tenacity and dedication.
-The Go-Getter tells the story of Bill Clegg, an ambitious young salesman, who is set on a seemingly impossible task when his boss, a crusty old-timer named Cappy Riggs, decides to test his mettle. Charismatic and incredibly determined, Bill charmed his way into Riggs’s employment and is resolved to meet his boss’s expectations―no matter what may ensue. Along the way, Clegg develops and demonstrates the critical values of drive, determination, honesty, and integrity. With delightfully old-fashioned prose and a modern message of drive and determination, The Go-Getter is a truly timeless illustration of the perseverance and resolve that are required to fuel true ambition.
-[...1 lines deleted...]
-A native of San Francisco, Peter B. Kyne was a prolific screenwriter and the author of the 1920 bestseller Kindred of the Dust. His stories of Cappy Ricks and the Rick's Logging &amp; Lumbering Company were serialized in ‘The Saturday Evening Post’ and William Randolph Hearst's Cosmopolitan magazine. He died in 1957.</t>
+The Go-Getter tells the story of Bill Clegg, an ambitious young salesman, who is set on a seemingly impossible task when his boss, a crusty old-timer named Cappy Riggs, decides to test his mettle. Charismatic and incredibly determined, Bill charmed his way into Riggs’s employment and is resolved to meet his boss’s expectations―no matter what may ensue. Along the way, Clegg develops and demonstrates the critical values of drive, determination, honesty, and integrity. With delightfully old-fashioned prose and a modern message of drive and determination, The Go-Getter is a truly timeless illustration of the perseverance and resolve that are required to fuel true ambition.</t>
+  </si>
+  <si>
+    <t>Peter B. Kyne (1880–1957) was an American novelist, short story writer, and screenwriter whose adventurous tales of courage, integrity, and determination made him one of the most popular storytellers of the early twentieth century. Best known for his novel The Three Godfathers, Kyne wrote dozens of books and hundreds of short stories that captured the spirit of the American West, the timber industry, and life on the Pacific Coast. His engaging narratives and memorable characters earned him a wide readership and inspired numerous film adaptations.
+Peter Bernard Kyne was born on October 12, 1880, in San Francisco, California. He grew up in a family connected to the lumber business, an experience that gave him firsthand knowledge of the timber industry and frontier life. These early experiences later became a rich source of inspiration for many of his novels and stories. After completing his education, Kyne worked in his family's lumber business before serving in the United States Army during the Spanish–American War and later with the California National Guard.
+Kyne began writing while still involved in business, and his vivid storytelling quickly attracted readers. He had a remarkable ability to blend action, humor, romance, and moral values into entertaining narratives. Many of his stories featured strong, resourceful individuals who faced difficult challenges with courage and honesty. His deep appreciation for nature, hard work, and personal responsibility became recurring themes throughout his fiction.
+Among Kyne's best-known works is The Three Godfathers (1913), a moving story of redemption and sacrifice set in the American desert. The novel became an enduring classic and was adapted into several successful films, including John Ford's celebrated 1948 version. Kyne also wrote popular works such as Cappy Ricks, featuring the shrewd but lovable shipping magnate, whose adventures entertained readers for many years and led to numerous film adaptations.
+Peter B. Kyne died on November 25, 1957, in San Francisco at the age of seventy-seven. Although his popularity declined after his lifetime, his stories remain valued for their lively storytelling, memorable characters, and timeless themes of honor, perseverance, and compassion. Today, he is remembered as one of America's finest popular fiction writers, whose works captured the optimism and adventurous spirit of an earlier era.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5bc1f5d9-e110-4428-a464-796e360a99a8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068744</t>
   </si>
   <si>
-    <t>Discover The Go-Getter by Peter B. Kyne. This book is published by General Press in eBook format, ISBN 9789390492121, ASIN B08LK9B4J8, under Business and Money.</t>
+    <t>Discover The Go-Getter by Peter B. Kyne. This book is published by General Press in eBook format, ISBN 9789390492121, ASIN B08LK9B4J8, under Business and Money, Management and Leadership, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,81 +729,87 @@
       <c r="F2" s="2">
         <v>9789390492121</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>