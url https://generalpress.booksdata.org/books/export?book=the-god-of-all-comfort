--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>The God of All Comfort</t>
   </si>
   <si>
     <t>Hannah Whitall Smith</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B3R18XPF</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL012040</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1906, ‘The God of All Comfort’ by Hannah Whitall Smith, conveys an important and powerful message, that God isn’t angry with you—He longs to give you peace and joy. Hannah Smith, who suffered so much in her personal life, has an amazing Bible-based grasp of God's love for each of us. 
 This late nineteenth-century study holds a well-deserved spot among the Christian classics, reminding God’s children of His many promises of comfort, help, and love. Addressing God’s powerful names, His role as shepherd and dwelling place, and His complete sufficiency for human needs, this book will show you that anxiety, fear, and insecurity are unnecessary feelings for Christians.</t>
   </si>
   <si>
     <t>Hannah Whitall Smith (1832-1911) was born in Philadelphia to a Quaker family. Her life expressed the joy that is found in complete surrender to the Lord. 'The secret to a happy life', according to Whitall Smith, is to trust implicitly in the promises of the Bible. Her goal was not to impress the scholar, but to elevate the simple man or woman who longed for a more consecrated way of living. Deeply practical, her writings deal directly with the day-to-day struggles of ordinary people. She also authored 'The God of All Comfort'.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/66d663fd-ec02-4d61-90ae-e61026477941.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068858</t>
   </si>
   <si>
     <t>Discover The God of All Comfort by Hannah Whitall Smith. This book is published by General Press in eBook format, ISBN 9789354992254, ASIN B0B3R18XPF, under Christian Books and Bibles.</t>
@@ -719,83 +722,85 @@
       <c r="F2" s="2">
         <v>9789354992254</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>