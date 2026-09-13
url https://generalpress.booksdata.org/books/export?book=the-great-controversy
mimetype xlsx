--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,61 +135,71 @@
     <t>The Great Controversy</t>
   </si>
   <si>
     <t>Ellen G. White</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07YX8QH35</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL086000, REL062000</t>
   </si>
   <si>
     <t>2019-10-01 00:00:00</t>
   </si>
   <si>
     <t>The Great Controversy by Ellen G. White is a landmark work of Christian literature that presents a sweeping narrative of the spiritual conflict between good and evil throughout human history. First published in its expanded form in 1888, the book traces this struggle from the destruction of Jerusalem in the first century to the anticipated fulfillment of biblical prophecy and the establishment of God's eternal kingdom. Combining historical events with theological reflection, White seeks to demonstrate how faith, conscience, and divine guidance have shaped the course of civilization.
 The book examines key periods in Christian history, including the persecution of early believers, the rise of the medieval church, the Protestant Reformation, and the enduring efforts of individuals who sought to preserve religious truth and freedom. White emphasizes the importance of Scripture as the foundation of faith and explores themes such as spiritual deception, moral responsibility, redemption, and the ongoing struggle between truth and error. Throughout the narrative, she portrays history as more than a sequence of political events, presenting it instead as part of a larger spiritual drama with eternal significance.
 Written in clear and compelling prose, The Great Controversy encourages readers to reflect on the relationship between faith, history, and personal conviction. While rooted in the theological perspective of the Seventh-day Adventist tradition, its central themes of hope, perseverance, freedom of conscience, and trust in God have resonated with many readers. More than a historical account, the book is a call to spiritual vigilance and a reminder of the enduring triumph of truth, justice, and divine love over the forces of evil.</t>
+  </si>
+  <si>
+    <t>Ellen Gould White (1827–1915) was an American Christian author, speaker, and religious leader whose writings played a central role in the development of the Seventh-day Adventist Church. Revered by members of the denomination as a significant spiritual influence, White authored thousands of articles and numerous books on faith, health, education, family life, and biblical interpretation. Her emphasis on holistic living, practical Christianity, and personal devotion has had a lasting impact on millions of readers around the world.
+Ellen White was born on November 26, 1827, in Gorham, Maine, and spent her childhood in a deeply religious family. At the age of nine, she suffered a serious facial injury that affected her health and interrupted her formal education. Despite these challenges, she developed a strong faith and became involved in the Millerite movement, which anticipated the second coming of Christ. Following the Great Disappointment of 1844, she emerged as one of the leaders who helped organize the movement that later became the Seventh-day Adventist Church. In 1846, she married James Springer White, with whom she worked closely in building the denomination.
+Throughout her life, White traveled extensively across North America, Europe, and Australia, preaching, teaching, and encouraging the growth of churches, schools, publishing houses, and healthcare institutions. She wrote more than forty books during her lifetime, while her letters, manuscripts, and articles have since been compiled into over one hundred additional volumes. Among her best-known works are Steps to Christ, The Desire of Ages, The Great Controversy, Patriarchs and Prophets, and Education. These writings emphasize the love of God, the life and teachings of Jesus Christ, the importance of Scripture, and the value of healthy living, education, and compassionate service.
+White strongly advocated for education, preventive healthcare, temperance, and humanitarian work. Her counsel inspired the establishment of a worldwide network of schools, hospitals, and publishing ministries associated with the Seventh-day Adventist Church. While her prophetic role is accepted within her own faith tradition and viewed differently by those outside it, her influence on the denomination's development is widely recognized.
+Ellen G. White passed away in 1915, leaving behind one of the largest bodies of religious writings produced by a woman in history. Today, she is remembered as a prolific author, dedicated Christian leader, and enduring influence whose teachings continue to guide the spiritual and educational mission of the Seventh-day Adventist Church around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/852fcabd-a9a3-4c98-be1b-f1b0432bd981.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068644</t>
   </si>
   <si>
     <t>Discover The Great Controversy by Ellen G. White. This book is published by General Press in eBook format, ISBN 9789389440638, ASIN B07YX8QH35, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789389440638</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>