--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>The Great Gatsby</t>
   </si>
   <si>
     <t>F. Scott Fitzgerald</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Historical Fiction</t>
-[...5 lines deleted...]
-    <t>FIC019000, FIC027000, FIC014000, FIC024000</t>
+    <t>Historical Romances</t>
+  </si>
+  <si>
+    <t>Fiction Satire</t>
+  </si>
+  <si>
+    <t>FIC004000, FIC052000, FIC027050, Node 9882</t>
   </si>
   <si>
     <t>2017-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>F. Scott Fitzgerald’s 'The Great Gatsby' is a tragic and profoundly moving exploration of the American Dream, set against the glittering, hollow backdrop of the 1920s Jazz Age.
 Narrated by the grounded but observant Nick Carraway, the story draws us into the orbit of his enigmatic neighbor, Jay Gatsby. Gatsby is a man of self-invented immense wealth, famous for hosting extravagant, dazzling parties at his Long Island mansion. Yet, beneath the champagne and jazz, he is driven by a singular, aching yearning: to reunite with Daisy Buchanan, his lost love who is now married to the arrogant, old-money aristocrat Tom Buchanan.
 The novel strips away the glamour to reveal the profound loneliness of its characters. Gatsby’s relentless pursuit of the green light—a symbol of his idealized, impossible future with Daisy—is both beautiful and deeply naive. He mistakenly believes that love and time can be purchased and rewritten. As the summer heat intensifies, the careless, destructive nature of the wealthy elite leads to inevitable tragedy, leaving innocent lives shattered in its wake.
 'The Great Gatsby' is a haunting meditation on the allure and the illusion of reinvention. Fitzgerald masterfully captures the fragility of human hope, showing how the relentless chase for an unattainable past can obscure the reality of the present. It remains a beautifully written, heartbreaking elegy for a fractured dream, reminding us of the heavy toll of loving an illusion.</t>
   </si>
   <si>
     <t>Francis Scott Key Fitzgerald (1896–1940) was an iconic American novelist and short-story writer who came to define the Jazz Age—a term he coined himself. Born in St. Paul, Minnesota, to an upper-middle-class family, Fitzgerald attended Princeton University, where he neglected his studies in favor of literary pursuits. He ultimately dropped out in 1917 to join the U.S. Army during World War I. While stationed in Alabama, he met and fell fiercely in love with Zelda Sayre, a wealthy Southern belle who would become his wife, enduring muse, and occasional rival.
 His debut novel, This Side of Paradise (1920), was an overnight sensation that captured the youthful rebellion and shifting morals of the post-war generation. The book's massive success afforded him and Zelda a lavish, chaotic lifestyle split between New York, Paris, and the French Riviera. During this vibrant expatriate period in the 1920s, he formed a complex friendship with fellow author Ernest Hemingway and composed what is widely considered his masterpiece, The Great Gatsby (1925). Though it received mixed reviews and modest sales during his lifetime, the novel later became a cornerstone of classic American literature, renowned for its brilliant critique of the American Dream and its lyrical, melancholic prose.
 Despite his early success, Fitzgerald’s later life was marred by financial struggles, severe alcoholism, and Zelda’s deteriorating mental health, which eventually required her long-term institutionalization. He channeled these darker, deeply personal themes into his ambitious but commercially disappointing 1934 novel, Tender Is the Night. In his final years, Fitzgerald moved to Hollywood to work as a screenwriter to pay off his mounting debts. He died of a heart attack at age 44, believing himself a forgotten failure. Today, however, he is celebrated globally as a master of the American novel, immortalized by his peerless ability to capture the glittering, tragic essence of his era.</t>
   </si>
   <si>
     <t>F. Scott Fitzgerald’s "The Great Gatsby" is a quintessential tale of the Roaring Twenties, a glittering yet tragic exploration of the American Dream and the hollow decadence of the Jazz Age. The narrative is filtered through the observant, midwestern eyes of Nick Carraway, a young Yale graduate and World War I veteran who moves to New York in the summer of 1922 to learn the bond business. Renting a modest caretaker’s bungalow on Long Island’s West Egg, a neighborhood characterized by the ostentatious, newly acquired wealth of its residents, Nick finds himself living next door to a sprawling Gothic mansion. This estate belongs to the enigmatic Jay Gatsby, a man who throws incredibly lavish, wild parties every weekend, yet remains a phantom to his own guests.
 Across the bay lies East Egg, a bastion of generational wealth, old money, and entrenched social aristocracy. Here, Nick reconnects with his distant cousin, the beautiful but melancholic Daisy Buchanan, and her hulking, enormously wealthy husband, Tom. Tom is a man defined by his physical dominance, staggering arrogance, and thinly veiled cruelty. During a tense dinner party, Nick is introduced to the cynical and fiercely independent professional golfer Jordan Baker, who casually reveals that Tom has a mistress in the city. This initial visit exposes Nick to the glittering surface of the Buchanans’ lives, but also to the profound boredom, moral bankruptcy, and restless dissatisfaction that roils just beneath their polished veneer.
 The stark contrast between the wealthy elite and the working class is violently realized in the "valley of ashes," a desolate, gray industrial wasteland situated between West Egg and New York City. Looming over this bleak landscape is a fading billboard featuring the enormous, disembodied eyes of Doctor T.J. Eckleburg, which silently watch the moral decay unfolding below. It is here that Tom Buchanan forces Nick to meet his mistress, Myrtle Wilson, the vibrant, socially ambitious wife of George Wilson, a worn-down mechanic. Tom treats Myrtle as a disposable plaything, going so far as to break her nose during a drunken party in a New York apartment when she dares to chant Daisy’s name. This brutal incident cements the extreme entitlement of the old-money elite, who believe their wealth inoculates them from consequence.
 As the summer progresses, Nick is formally invited to one of Gatsby’s legendary soirées. Amidst the swirling champagne, jazz music, and wild speculation about their host’s origins—rumors suggest he is a German spy or a murderer—Nick finally meets Jay Gatsby. Gatsby possesses an incredibly magnetic charm and a smile that seems to understand and believe in you exactly as you wish to be understood. However, Nick soon learns through Jordan Baker that Gatsby’s entire existence, from his fabricated Oxford pedigree to his monumental mansion, is a meticulously constructed stage set designed for a single audience member: Daisy Buchanan. Every night, Gatsby stands on his lawn, reaching out toward a faint green light at the end of Daisy’s dock, a beacon of his relentless, consuming hope.
 We learn that five years prior, before he was sent off to the war, a young, penniless Gatsby fell deeply in love with Daisy in Louisville. Although she loved him, she ultimately lacked the patience to wait for him to make his fortune, choosing instead the financial security and social solidity offered by Tom Buchanan. Now, having amassed a vast bootlegging fortune, Gatsby is desperate to erase the last five years and reclaim the love he lost. He enlists Nick’s help to arrange a casual afternoon tea, effectively forcing a reunion between himself and Daisy. The meeting is initially incredibly awkward and fraught with nervous tension, but it quickly dissolves into a rekindled romance, setting off a dangerous chain of events.
 As Gatsby and Daisy resume their affair, the fundamental tragedy of Gatsby’s character becomes painfully apparent. He is entirely possessed by a romantic idealism, believing with every fiber of his being that you can, in fact, repeat the past. He doesn't just want Daisy to leave Tom; he demands that she declare she never loved her husband at all, a requirement that highlights the impossible perfection of Gatsby’s fantasy. Meanwhile, Tom begins to suspect his wife’s infidelity. Despite his own blatant hypocrisies, Tom is outraged by the idea of his wife associating with a man he accurately identifies as a newly rich criminal, setting the stage for an inevitable and explosive confrontation.
@@ -246,143 +246,63 @@
 “You will,” I answered shortly. “You will if you stay in the East.”
 “Oh, I’ll stay in the East, don’t you worry,” he said, glancing at Daisy and then back at me, as if he were alert for something more. “I’d be a God damned fool to live anywhere else.”
 At this point Miss Baker said: “Absolutely!” with such suddenness that I started – it was the first word she uttered since I came into the room. Evidently it surprised her as much as it did me, for she yawned and with a series of rapid, deft movements stood up into the room.
 “I’m stiff,” she complained, “I’ve been lying on that sofa for as long as I can remember.”
 “Don’t look at me,” Daisy retorted, “I’ve been trying to get you to New York all afternoon.”
 “No, thanks,” said Miss Baker to the four cocktails just in from the pantry, “I’m absolutely in training.”
 Her host looked at her incredulously.
 “You are!” He took down his drink as if it were a drop in the bottom of a glass. “How you ever get anything done is beyond me.”
 I looked at Miss Baker, wondering what it was she “got done.” I enjoyed looking at her. She was a slender, small-breasted girl, with an erect carriage, which she accentuated by throwing her body backward at the shoulders like a young cadet. Her gray sun-strained eyes looked back at me with polite reciprocal curiosity out of a wan, charming, discontented face. It occurred to me now that I had seen her, or a picture of her, somewhere before.
 “You live in West Egg,” she remarked contemptuously. “I know somebody there.”
 “I don’t know a single–”
 “You must know Gatsby.”
 “Gatsby?” demanded Daisy. “What Gatsby?”
 Before I could reply that he was my neighbor dinner was announced; wedging his tense arm imperatively under mine, Tom Buchanan compelled me from the room as though he were moving a checker to another square.
 Slenderly, languidly, their hands set lightly on their hips, the two young women preceded us out on to a rosy-colored porch, open toward the sunset, where four candles flickered on the table in the diminished wind.
 “Why candles?” objected Daisy, frowning. She snapped them out with her fingers. “In two weeks it’ll be the longest day in the year.” She looked at us all radiantly. “Do you always watch for the longest day of the year and then miss it? I always watch for the longest day in the year and then miss it.”
 “We ought to plan something,” yawned Miss Baker, sitting down at the table as if she were getting into bed.
 “All right,” said Daisy. “What’ll we plan?” She turned to me helplessly: “What do people plan?”
 Before I could answer her eyes fastened with an awed expression on her little finger.
 “Look!” she complained; “I hurt it.”
 We all looked – the knuckle was black and blue.
 “You did it, Tom,” she said accusingly. “I know you didn’t mean to, but you did do it. That’s what I get for marrying a brute of a man, a great, big, hulking physical specimen of a–”
 “I hate that word hulking,” objected Tom crossly, “even in kidding.”
 “Hulking,” insisted Daisy.
 Sometimes she and Miss Baker talked at once, unobtrusively and with a bantering inconsequence that was never quite chatter, that was as cool as their white dresses and their impersonal eyes in the absence of all desire. They were here, and they accepted Tom and me, making only a polite pleasant effort to entertain or to be entertained. They knew that presently dinner would be over and a little later the evening too would be over and casually put away. It was sharply different from the West, where an evening was hurried from phase to phase toward its close, in a continually disappointed anticipation or else in sheer nervous dread of the moment itself.
-“You make me feel uncivilized, Daisy,” I confessed on my second glass of corky but rather impressive claret. “Can’t you talk about crops or something?”
-[...79 lines deleted...]
-I decided to call to him. Miss Bak</t>
+“You make me feel uncivilized, Daisy,” I confessed on my second glass of corky but rather impressive claret. “Can’t you talk about crops or something?”</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f22dca29-e8df-4c97-b543-bb254d9519b1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067979</t>
   </si>
   <si>
-    <t>Discover The Great Gatsby by F. Scott Fitzgerald. This book is published by General Press in Paperback format, ISBN 9789380914473, ASIN 9380914474, under Literature and Fiction, Historical Fiction, Classics.</t>
+    <t>Discover The Great Gatsby by F. Scott Fitzgerald. This book is published by General Press in Paperback format, ISBN 9789380914473, ASIN 9380914474, under Literature and Fiction, Historical Romances, Fiction Satire.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>