--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,55 +141,65 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDSXFRV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Christian Living</t>
   </si>
   <si>
     <t>Religion</t>
+  </si>
+  <si>
+    <t>REL058010</t>
   </si>
   <si>
     <t>The Greatest Fight in the World by Charles Haddon Spurgeon is a compelling Christian devotional work that explores the spiritual struggles faced by every believer and the strength that comes through faith in Jesus Christ. Drawing inspiration from the Apostle Paul's description of the "good fight of faith," Spurgeon explains that the greatest battles in life are not fought with physical weapons but within the human heart, where temptation, doubt, fear, and sin continually challenge one's commitment to God. His purpose is to encourage Christians to remain steadfast, trusting in God's grace rather than their own strength.
 Throughout the book, Spurgeon emphasizes the importance of prayer, Scripture, perseverance, and complete dependence on Christ as essential resources for overcoming spiritual trials. He reminds readers that every difficulty can become an opportunity for spiritual growth when approached with humility and faith. Rather than portraying the Christian life as free from hardship, Spurgeon presents it as a journey that demands courage, discipline, and unwavering confidence in God's promises. He also highlights the hope and assurance that believers can find in God's love, forgiveness, and sustaining presence.
 Written in a warm, thoughtful, and deeply pastoral style, The Greatest Fight in the World combines biblical teaching with practical encouragement for everyday life. Its timeless message speaks to anyone seeking strength during seasons of struggle, uncertainty, or discouragement. More than a reflection on spiritual conflict, the book is an inspiring call to live with faith, integrity, and perseverance, reminding readers that true victory is found not in worldly success but in a life devoted to God and guided by His enduring grace.</t>
+  </si>
+  <si>
+    <t>Charles Haddon Spurgeon (1834–1892) was an English Baptist preacher, theologian, author, and one of the most influential Christian ministers of the nineteenth century. Often called the "Prince of Preachers," Spurgeon was renowned for his powerful sermons, profound biblical knowledge, and heartfelt commitment to sharing the message of the Gospel. His preaching attracted thousands of listeners each week, while his published sermons and books have continued to inspire Christians around the world for more than a century.
+Spurgeon was born on June 19, 1834, in Kelvedon, Essex, England, into a family with a strong Christian heritage. Raised by his grandparents during much of his childhood, he developed an early love for the Bible and Puritan literature. At the age of fifteen, he experienced a deep personal conversion to Christianity after attending a small Methodist chapel during a snowstorm. This turning point shaped the course of his life and awakened a passionate desire to preach the Christian faith.
+His remarkable preaching ability became evident while he was still a teenager. At just nineteen years of age, Spurgeon was called to serve as pastor of the New Park Street Chapel in London. His sermons quickly attracted such large crowds that a new church, the Metropolitan Tabernacle, was built to accommodate thousands of worshippers. Throughout his ministry, he preached with clarity, compassion, and conviction, emphasizing salvation through faith in Jesus Christ, the authority of Scripture, and the grace of God. His sermons were transcribed and published weekly, eventually reaching readers across the English-speaking world.
+Beyond preaching, Spurgeon devoted himself to education and charitable work. He founded the Pastor's College to train ministers, established orphanages for boys and girls, and supported numerous missions and social outreach programs. He also wrote many influential books, including Morning and Evening, Lectures to My Students, The Treasury of David, and All of Grace. These works continue to be valued for their biblical insight, practical wisdom, and spiritual encouragement.
+Despite suffering from chronic illness during much of his later life, Spurgeon remained faithful to his ministry until his death in 1892. His literary and pastoral legacy has endured through thousands of published sermons translated into numerous languages. Today, Charles Haddon Spurgeon is remembered as one of Christianity's greatest preachers, whose unwavering faith, compassionate ministry, and timeless writings continue to strengthen and inspire believers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/364baded-b388-43f1-956b-74382739d52c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068972</t>
   </si>
   <si>
     <t>Discover The Greatest Fight in the World by Charles Haddon Spurgeon. This book is published by General Press in eBook format, ISBN 9789354996665, ASIN B0BWDSXFRV, under Christian Books and Bibles, Christian Living, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,75 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>