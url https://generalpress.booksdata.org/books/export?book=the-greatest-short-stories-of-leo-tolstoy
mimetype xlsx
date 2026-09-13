--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,51 +134,54 @@
   <si>
     <t>The Greatest Short Stories of Leo Tolstoy</t>
   </si>
   <si>
     <t>Leo Tolstoy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Russian Literature</t>
   </si>
   <si>
     <t>FIC029000, FIC004000, FIC027000</t>
   </si>
   <si>
     <t>2017-12-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Wonderfully wide-ranging and enjoyable, this outstanding collection features highly acclaimed short stories by Tolstoy who is regarded as one of the greatest writers in history.
 Among Russian writers, Leo Tolstoy is probably the best known to the Western world, largely because of War and Peace, his epic in prose, and Anna Karenina, one of the most splendid novels in any language. But during his long lifetime, Tolstoy also wrote enough shorter works to fill many volumes.
 The seven parts into which this book is divided include 'God Sees the Truth, but Waits' and 'A Prisoner in the Caucasus' which Tolstoy himself considered as his best. 'How Much Land Does a Man Need?' depicting the greed of a peasant for land; the most brilliantly told parable, 'Ivan the Fool'—these are all contained in this volume. The book includes an active table of contents for easy navigation.</t>
   </si>
   <si>
     <t>Leo Tolstoy was a Russian writer who primarily wrote novels and short stories. Later in life, he also wrote plays and essays. His two most famous works — 'War and Peace' and 'Anna Karenina', are acknowledged as two of the greatest novels of all time and a pinnacle of realist fiction. Many consider Tolstoy to have been one of the world's greatest novelists. Tolstoy is equally known for his complicated and paradoxical persona and for his extreme moralistic and ascetic views, which he adopted after a moral crisis and spiritual awakening in the 1870s, after which he also became noted as a moral thinker and social reformer.
 His literal interpretation of the ethical teachings of Jesus, centering on the Sermon on the Mount, caused him in later life to become a fervent Christian anarchist and anarcho-pacifist. His ideas on non-violent resistance, expressed in such works as 'The Kingdom of God is Within You', were to have a profound impact on such pivotal twentieth-century figures as Mohandas Gandhi and Martin Luther King, Jr.</t>
   </si>
   <si>
     <t>CONTENTS:
 PART 1 : FOLK-TALES RETOLD
 1. The Godson
 2. The Empty Drum
 3. How Much Land does a Man Need?
@@ -374,64 +377,63 @@
 And he went to meet the robber. He saw the robber was not alone, but behind him on the saddle sat another man, gagged, and bound hand and foot. The man was doing nothing, but the robber was abusing him violently. The godson went up and stood in front of the horse.
 ‘Where are you taking this man?’ he asked.
 ‘Into the forest,’ replied the robber. ‘He is a merchant’s son, and will not tell me where his father’s money is hidden. I am going to flog him till he tells me.’
 And the robber spurred on his horse, but the godson caught hold of his bridle, and would not let him pass.
 ‘Let this man go!’ he said.
 The robber grew angry, and raised his arm to strike.
 ‘Would you like a taste of what I am going to give this man? Have I not promised to kill you? Let go!’
 The godson was not afraid.
 ‘You shall not go,’ said he. ‘I do not fear you. I fear no one but God, and He wills that I should not let you pass. Set this man free!’
 The robber frowned, and snatching out his knife, cut the ropes with which the merchant’s son was bound, and set him free.
 ‘Get away both of you,’ he said, ‘and beware how you cross my path again.’
 The merchant’s son jumped down and ran away. The robber was about to ride on, but the godson stopped him again, and again spoke to him about giving up his evil life. The robber heard him to the end in silence, and then rode away without a word.
 The next morning the godson went to water his stumps and lo! The second stump was sprouting. A second young apple-tree had begun to grow.
 XIII
 Another ten years had gone by. The godson was sitting quietly one day, desiring nothing, fearing nothing, and with a heart full of joy.
 ‘What blessings God showers on men!’ thought he. ‘Yet how needlessly they torment themselves. What prevents them from living happily?’
 And remembering all the evil in men, and the troubles they bring upon themselves, his heart filled with pity.
 ‘It is wrong of me to live as I do,’ he said to himself. ‘I must go and teach others what I have myself learnt.’
 Hardly had he thought this, when he heard the robber approaching. He let him pass, thinking:
 ‘It is no good talking to him, he will not understand.’
 That was his first thought, but he changed his mind and went out into the road. He saw that the robber was gloomy, and was riding with downcast eyes. The godson looked at him, pitied him, and running up to him laid his hand upon his knee.
 ‘Brother, dear,’ said he, ‘have some pity on your own soul! In you lives the spirit of God. You suffer, and torment others, and lay up more and more suffering for the future. Yet God loves you, and has prepared such blessings for you. Do not ruin yourself utterly. Change your life!’
 The robber frowned and turned away.
 ‘Leave me alone!’ said he.
 But the godson held the robber still faster, and began to weep.
-Then the robber lifted his eyes and looked at the godson. He looked at him for a long time, and alighting from his horse, fell on his knees at the godson’s feet.
-‘You have overcome me, old man,’ said he. ‘For twenty years I have resisted you, but now you have conquered me. Do what you will with me, for I have no more power over myself. When you first tried to persuade me, it only angered me more. Only when you hid yourself from men did I begin to consider your words: for I saw then that you asked nothing of</t>
+Then the robber lifted his eyes and looked at the godson. He looked at him for a lo</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/236afcc9-362c-4abd-94cd-274817e7e9b5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067523</t>
   </si>
   <si>
-    <t>Discover The Greatest Short Stories of Leo Tolstoy by Leo Tolstoy. This book is published by General Press in Paperback format, ISBN 9788180320002, ASIN 8180320006, under Literature and Fiction, Classics.</t>
+    <t>Discover The Greatest Short Stories of Leo Tolstoy by Leo Tolstoy. This book is published by General Press in Paperback format, ISBN 9788180320002, ASIN 8180320006, under Literature and Fiction, Short Stories, Russian Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -952,86 +954,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>272</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>375.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>