--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,51 +134,54 @@
   <si>
     <t>The Greatest Short Stories of Leo Tolstoy</t>
   </si>
   <si>
     <t>Leo Tolstoy</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Russian Literature</t>
   </si>
   <si>
     <t>FIC029000, FIC004000, FIC027000</t>
   </si>
   <si>
     <t>2019-08-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Wonderfully wide-ranging and enjoyable, this outstanding collection features highly acclaimed short stories by Tolstoy who is regarded as one of the greatest writers in history.
 Among Russian writers, Leo Tolstoy is probably the best known to the Western world, largely because of War and Peace, his epic in prose, and Anna Karenina, one of the most splendid novels in any language. But during his long lifetime, Tolstoy also wrote enough shorter works to fill many volumes.
 The seven parts into which this book is divided include 'God Sees the Truth, but Waits' and 'A Prisoner in the Caucasus' which Tolstoy himself considered as his best. 'How Much Land Does a Man Need?' depicting the greed of a peasant for land; the most brilliantly told parable, 'Ivan the Fool'—these are all contained in this volume. The book includes an active table of contents for easy navigation.
 CONTENTS:
 PART 1 : FOLK-TALES RETOLD
 1. The Godson
 2. The Empty Drum
 3. How Much Land does a Man Need?
 4. The Repentant Sinner
 5. The Three Hermits
 6. A Grain as Big as a Hen’s Egg
 7. The Imp and the Crust
 PART 2 : ADAPTATIONS FROM THE FRENCH
 8. Too Dear!
@@ -401,51 +404,51 @@
 XIII
 Another ten years had gone by. The godson was sitting quietly one day, desiring nothing, fearing nothing, and with a heart full of joy.
 ‘What blessings God showers on men!’ thought he. ‘Yet how needlessly they torment themselves. What prevents them from living happily?’
 And remembering all the evil in men, and the troubles they bring upon themselves, his heart filled with pity.
 ‘It is wrong of me to live as I do,’ he said to himself. ‘I must go and teach others what I have myself learnt.’
 Hardly had he thought this, when he heard the robber approaching. He let him pass, thinking:
 ‘It is no good talking to him, he will not understand.’
 That was his first thought, but he changed his mind and went out into the road. He saw that the robber was gloomy, and was riding with downcast eyes. The godson looked at him, pitied him, and running up to him laid his hand upon his knee.
 ‘Brother, dear,’ said he, ‘have some pity on your own soul! In you lives the spirit of God. You suffer, and torment others, and lay up more and more suffering for the future. Yet God loves you, and has prepared such blessings for you. Do not ruin yourself utterly. Change your life!’
 The robber frowned and turned away.
 ‘Leave me alone!’ said he.
 But the godson held the robber still faster, and began to weep.
 Then the robber lifted his eyes and looked at the godson. He looked at him for a long time, and alighting from his horse, fell on his knees at the godson’s feet.
 ‘You have overcome me, old man,’ said he. ‘For twenty years I have resisted you, but now you have conquered me. Do what you will with me, for I have no more power over myself. When you first tried to persuade me, it only angered me more. Only when you hid yourself from men did I begin to consider your words: for I saw then that you asked nothing of</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fed4996d-8627-4efc-8279-4c34844aa213.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068072</t>
   </si>
   <si>
-    <t>Discover The Greatest Short Stories of Leo Tolstoy by Leo Tolstoy. This book is published by General Press in Hardcover format, ISBN 9789389157932, ASIN 9389157935, under Literature and Fiction, Classics.</t>
+    <t>Discover The Greatest Short Stories of Leo Tolstoy by Leo Tolstoy. This book is published by General Press in Hardcover format, ISBN 9789389157932, ASIN 9389157935, under Literature and Fiction, Short Stories, Russian Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -966,86 +969,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>260</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>525.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>