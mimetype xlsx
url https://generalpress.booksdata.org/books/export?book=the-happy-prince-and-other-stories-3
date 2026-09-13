--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>The Happy Prince and Other Stories</t>
   </si>
   <si>
     <t>Oscar Wilde</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B01LMI377G</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>JUV007000, JUV038000</t>
   </si>
   <si>
     <t>The Happy Prince and Other Tales' is a collection of stories for children by Oscar Wilde, first published in 1888. Oscar Wilde is at his imaginative best in this wonderful collection of fairy tales. The five stories include 'The Happy Prince', 'The Selfish Giant', 'The Nightingale and the Rose', 'The Devoted Friend' and 'The Remarkable Rocket'. The stories have become popular classics and adapted in all kinds of audio-visual media. The stories about unhappy princes, mean giants, a sacrificing nightingale, a devoted friend and a self important fire cracker, have become material for bedtime tales. And at each story's heart lies a simple lesson in an important human value. Each of the stories shines with poetry and magic and will be enjoyed by children of every age.
 ABOUT THE AUTHOR:
 Oscar Wilde was born in Dublin on 16 October 1854 to Sir William Wilde and his wife Jane. Oscar's mother, Lady Jane Francesca Wilde, was a successful poet and journalist. Oscar's father, Sir William Wilde, was a leading ear and eye surgeon, a renowned philanthropist and gifted writer, who wrote books on archaeology and folklore. Oscar had an elder brother, Willie, and a younger sister, Isola Francesca, who died at the early age of 10.
 He was educated at Portora Royal School, Trinity College, Dublin, and Magdalen College, Oxford. While at Oxford, he became involved in the aesthetic movement and became an advocate for 'Art for Art's Sake'. Whilst at Magdalen, he won the 1878 Newdigate Prize for his poem Ravenna. 
 After he graduated, he moved to Chelsea in London (1879) to establish a literary career. In 1881, he published his first collection of poetry—Poems that received mixed reviews by critics. He worked as an art reviewer (1881), lectured in the United States and Canada (1882), and lived in Paris (1883). He also lectured in Britain and Ireland (1883 - 1884). 
 On May 29, 1884, Oscar married Constance Lloyd (died 1898), daughter of wealthy Queen's Counsel Horace Lloyd. They had two sons, Cyril (1885) and Vyvyan (1886). To support his family, Oscar accepted a job as the editor of Woman's World magazine, where he worked from 1887-1889. 
 In 1888, he published 'The Happy Prince and Other Tales', fairy-stories written for his two sons. His first and only novel, 'The Picture of Dorian Gray', was published in 1891 and received quite a negative response. This had much to do with the novel's homoerotic overtones, which caused something of a sensation amongst Victorian critics. In 1891, Wilde began an affair with Lord Alfred Douglas, nicknamed 'Bosie', who became both the love of his life and his downfall. Wilde's marriage ended in 1893. 
 Wilde's greatest talent was for writing plays. His first successful play, Lady Windermere's Fan, opened in February 1892. He produced a string of extremely popular comedies including 'A Woman of No Importance' (1893), 'An Ideal Husband' (1895), and 'The Importance of Being Earnest' (1895). These plays were all highly acclaimed and firmly established Oscar as a playwright. 
 He spent the rest of his life wandering Europe, staying with friends and living in cheap hotels. He died of cerebral meningitis on November 30, 1900, penniless, in a cheap Paris hotel.</t>
   </si>
   <si>
     <t>Oscar Fingall O'Flahertie Wills Wilde was born in Dublin in 1854. He was educated at Trinity College, Dublin and Magdalen College, Oxford where, a disciple of Pater, he founded an aesthetic cult. In 1884 he married Constance Lloyd, and his two sons were born in 1885 and 1886.
 His novel, The Picture of Dorian Gray (1891), and social comedies Lady Windermere's Fan (1892), A Woman of No Importance (1893), An Ideal Husband (1895), and The Importance of Being Earnest (1895), established his reputation. In 1895, following his libel action against the Marquess of Queesberry, Wilde was sentenced to two years' imprisonment for homosexual conduct, as a result of which he wrote The Ballad of Reading Gaol (1898), and his confessional letter De Profundis (1905). On his release from prison in 1897 he lived in obscurity in Europe, and died in Paris in 1900.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0f89b86b-b162-4df9-ba85-bf74a73fd0db.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
@@ -727,80 +730,82 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>