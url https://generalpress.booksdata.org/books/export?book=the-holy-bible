--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Holy Bible</t>
   </si>
   <si>
     <t>Anonymous</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07NSFSR3K</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Bible</t>
+  </si>
+  <si>
+    <t>Christian Education</t>
   </si>
   <si>
     <t>BIB000000, REL011000</t>
   </si>
   <si>
     <t>2019-02-15 00:00:00</t>
   </si>
   <si>
     <t>The Bible has been a massive influence on literature and history, especially in the Western World, where the Gutenberg Bible was the first book printed using movable type. It is a collection of sacred texts or scriptures. Varying parts of the Bible are considered to be a product of divine inspiration and a record of the relationship between God and humans.
 The first part of the Christian Bible is called the Old Testament. The Old Testament largely represents the Greek translation of the Hebrew sacred text as it was through the 2nd century BC. The second part of the Christian Bible is called the New Testament. With estimated total sales of over 5 billion copies, it is widely considered to be the most influential and best-selling book of all time.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0fb13343-b7d7-41e3-9818-f9f2fff67625.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068564</t>
   </si>
   <si>
     <t>Discover The Holy Bible by Anonymous. This book is published by General Press in eBook format, ISBN 9789388760331, ASIN B07NSFSR3K, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
@@ -716,81 +722,85 @@
       <c r="F2" s="2">
         <v>9789388760331</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>210.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>