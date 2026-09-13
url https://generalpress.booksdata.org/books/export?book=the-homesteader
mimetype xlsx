--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -153,50 +153,68 @@
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>History of America</t>
   </si>
   <si>
     <t>FIC049040</t>
   </si>
   <si>
     <t>The Homesteader is a groundbreaking novel written by Oscar Micheaux and first published in 1917. Micheaux was an African American novelist, filmmaker, and one of the earliest and most influential Black voices in American cinema and literature. A self-made man who worked as a homesteader himself in South Dakota, Micheaux drew heavily from his own life experiences to create stories that explored themes of race, identity, and self-reliance in early 20th-century America.
 The Homesteader tells the story of Jean Baptiste, an educated African American man who leaves the city to establish himself as a farmer on the western frontier. Seeking independence and dignity through hard work and land ownership, Baptiste faces the harsh realities of racism, isolation, and forbidden love. His relationship with a white woman, Agnes Stewart, is central to the novel’s conflict, as social prejudice and racial boundaries make their love impossible. Later, Baptiste meets Orlean McCarthy, a Black woman whose family’s moral hypocrisy and religious fanaticism cause further suffering.
 Through Baptiste’s struggles, Micheaux portrays the pursuit of the American Dream from a Black perspective, challenging the racial barriers and injustices of his time. The novel reflects his belief in self-determination, moral strength, and racial pride, advocating that progress could be achieved through education, discipline, and economic independence.
 Rich in autobiographical detail, The Homesteader also served as the basis for Micheaux’s 1919 silent film of the same name, one of the first feature-length films made by an African American director.
 Both as a novel and a cultural milestone, The Homesteader holds a vital place in African American literary history. It stands as a testament to Micheaux’s pioneering vision — a powerful story of perseverance, love, and the unyielding quest for equality and self-respect on the American frontier.</t>
   </si>
   <si>
     <t>Oscar Micheaux was a groundbreaking African American novelist, filmmaker, and entrepreneur, widely regarded as the first major Black feature filmmaker in American history. He was born on January 2, 1884, in Metropolis, Illinois, to former enslaved parents. Raised in a large family, Micheaux developed a strong work ethic early in life and later moved to South Dakota, where he became a homesteader — an experience that deeply influenced his writing.
 His first novel, The Conquest: The Story of a Negro Pioneer (1913), was a semi-autobiographical work that explored racial identity and perseverance. He followed it with The Homesteader (1917), which he later adapted into a film in 1919, marking his debut as a filmmaker. This made him the first African American to produce and direct a feature-length film. Over the next three decades, Micheaux wrote, produced, and directed more than 40 films, including Within Our Gates (1920), Body and Soul (1925), and The Exile (1931), addressing themes of racial injustice, ambition, and self-reliance.
 Micheaux’s works challenged racial stereotypes and gave voice to Black experiences during the early 20th century. His independent spirit paved the way for future generations of Black filmmakers. He died on March 25, 1951, in Charlotte, North Carolina, leaving an enduring legacy as a visionary artist and pioneer.</t>
+  </si>
+  <si>
+    <t>The Homesteader, first published in 1917, is the debut novel of Oscar Micheaux, one of the most influential African American writers and filmmakers of the early twentieth century. Loosely inspired by Micheaux’s own experiences as a Black homesteader in South Dakota, the novel tells a story of ambition, perseverance, love, racial identity, faith, and self-determination. Set against the backdrop of the American frontier, it explores the challenges faced by African Americans seeking opportunity in a society still shaped by prejudice and inequality. While the novel contains romance and personal drama, its deeper purpose is to examine how determination, integrity, and hope enable individuals to overcome both external barriers and inner struggles.
+The story follows Jean Baptiste, a hardworking and educated Black man who leaves the familiar world behind in search of independence on the western frontier. Rather than accepting the limitations imposed by racial discrimination, Jean chooses to build a new life through farming and honest labor. He believes that success comes not from privilege but from discipline, courage, and a willingness to endure hardship. His journey reflects the optimism of many pioneers who viewed the open land as a place where character mattered more than social status.
+Life on the prairie is anything but easy. Jean faces harsh weather, isolation, financial uncertainty, and the demanding physical work required to establish a successful homestead. Yet he refuses to surrender. Every challenge strengthens his determination, demonstrating that meaningful achievements require patience and resilience. Micheaux portrays the land almost as another character—sometimes generous, sometimes unforgiving, but always rewarding those who respect it and work diligently.
+As Jean gradually prospers, he earns the respect of many neighbors through his honesty, intelligence, and generosity. His success challenges common stereotypes about African Americans during that era. Rather than portraying his protagonist as a victim alone, Micheaux emphasizes agency and personal responsibility while acknowledging the reality of racial prejudice. Jean’s accomplishments become a quiet but powerful argument against the assumptions that limited opportunities for Black Americans.
+One of the novel’s central conflicts arises through Jean’s deep love for Agnes Stewart, a beautiful young woman whom he meets during his years on the frontier. Agnes represents kindness, grace, and emotional warmth. Their affection grows naturally, and Jean dreams of building a future with her. However, a significant obstacle stands in their way: Agnes is believed to be white, while Jean is known to be Black. The racial attitudes of the time make such a marriage socially unacceptable and legally impossible in many places.
+This conflict becomes one of the emotional foundations of the novel. Jean struggles between his sincere love for Agnes and his awareness of the rigid racial barriers imposed by society. Rather than allowing bitterness to consume him, he attempts to accept what appears to be an impossible situation. Micheaux uses this painful dilemma to expose the injustice of laws and customs that judge people according to race rather than character.
+Unable to marry Agnes, Jean eventually seeks comfort elsewhere and becomes involved with Orlean McCarthy, a woman from his own community. At first, the relationship appears to offer the companionship and stability he longs for. However, their marriage gradually reveals serious incompatibilities. Orlean is emotionally unstable, suspicious, and increasingly consumed by jealousy. Misunderstandings and mistrust begin to dominate their relationship, replacing affection with conflict.
+Through this troubled marriage, Micheaux explores the importance of emotional maturity, communication, and mutual respect. He suggests that shared background alone cannot create a successful partnership. Love requires patience, trust, and understanding—qualities that become difficult to sustain when fear and resentment take root. Jean remains committed to his responsibilities as a husband, yet he finds himself trapped in an increasingly unhappy domestic life.
+Religion also plays an important role throughout the novel. Jean frequently reflects on faith, morality, and the purpose of suffering. Rather than presenting religion merely as ritual, Micheaux portrays genuine faith as a source of strength during life's greatest trials. Characters who act with humility, compassion, and honesty are ultimately portrayed more favorably than those who use religion to judge or control others. The novel encourages readers to see spirituality as something expressed through character and action rather than outward appearance.
+As the story progresses, Orlean's emotional condition worsens, leading to tragic consequences that affect both her life and Jean's future. The collapse of their marriage forces Jean to confront feelings of guilt, disappointment, and loneliness. Yet even during these painful experiences, he refuses to abandon his principles. Instead of seeking revenge or allowing despair to define him, he continues working diligently and serving those around him. Micheaux presents resilience not as the absence of suffering but as the decision to keep moving forward despite it.
+One of the novel's most significant revelations occurs when Jean discovers that Agnes, whom everyone believed to be white, actually has Black ancestry. Because of mistaken assumptions about her racial identity, the couple had been separated unnecessarily. This revelation exposes the irrationality and cruelty of racial classifications that rely on appearance rather than truth. The tragedy lies not only in the years they lost but also in the realization that prejudice had deprived them of happiness based on false beliefs.
+The novel uses this revelation to criticize the social system of racial segregation and discrimination without turning the story into a political manifesto. Instead, Micheaux focuses on the human cost of prejudice. Families are divided, dreams are postponed, and sincere love is sacrificed because society values artificial categories over individual character. Through Jean and Agnes, the author argues that dignity, intelligence, and kindness cannot be measured by race.
+Eventually, circumstances allow Jean and Agnes to reunite after many years of hardship and misunderstanding. Their reunion symbolizes not simply romantic fulfillment but the triumph of truth over ignorance and hope over despair. Both characters have been transformed by suffering. They emerge wiser, more compassionate, and more appreciative of the opportunities life finally offers them. Their happiness feels earned rather than accidental because it comes only after enduring immense personal sacrifice.
+Beyond its love story, The Homesteader offers a broader reflection on the meaning of success. For Micheaux, true success is not measured solely by wealth or property. While Jean builds a prosperous farm, his greatest achievements lie in preserving his integrity, maintaining hope during adversity, and treating others with fairness even when he experiences injustice. The frontier becomes a symbol of opportunity, but also a testing ground where character is revealed through perseverance.
+The novel also emphasizes education, self-improvement, and economic independence. Micheaux believed strongly that African Americans could create better futures through hard work, learning, and entrepreneurship. While he does not ignore the reality of discrimination, he encourages readers to recognize the power of determination and personal initiative. This message reflected his own remarkable life, as he transformed himself from a homesteader into a successful novelist and pioneering filmmaker.
+Ultimately, The Homesteader is a deeply human story about endurance, identity, and the search for belonging. Oscar Micheaux combines personal experience with thoughtful social commentary to portray individuals striving to build meaningful lives despite formidable obstacles. Through Jean Baptiste's journey across the frontier and through the complexities of love, race, marriage, and faith, the novel affirms that dignity is rooted not in social acceptance but in honesty, perseverance, and compassion. More than a century after its publication, The Homesteader continues to resonate as both an inspiring personal narrative and an important literary exploration of hope, resilience, and the enduring pursuit of equality.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b607eaf5-fc25-402f-b6f6-a73b048ab01a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069243</t>
   </si>
   <si>
     <t>Discover The Homesteader by Oscar Micheaux. This book is published by General Press in eBook format, ISBN 9789388843881, ASIN B0G19M1C8D, under History, History of America.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,66 +759,68 @@
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>