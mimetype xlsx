--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,64 +138,84 @@
     <t>Sir Arthur Conan Doyle</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07D93KLX1</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
     <t>Horror</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC022020, FIC019000, FIC022110, FIC031030</t>
   </si>
   <si>
     <t>2018-05-24 00:00:00</t>
   </si>
   <si>
     <t>The Hound of the Baskervilles is one of Conan Doyle's most famous mysteries featuring the detective, Sherlock Holmes, and his friend, Dr. Watson. When Sir Charles Baskerville is found dead, the people living in the neighbouring area are sure that he didn't die from natural causes. Strange sightings of a giant fire-breathing hound and stories from the past have convinced them of this. However, a certain Dr. Mortimer thinks there is more to it than that. His theory suggests that this beast has been on the rampage for years, killing generations of male Baskervilles. With the victim's son returning home from Canada, and the mystery still unsolved, Dr. Mortimer turns to Sherlock Holmes for help. He is worried that the deaths will continue until all the Baskerville men are wiped out or someone discovers the truth.
 The unparalleled detective, Sherlock Holmes, his sidekick, Dr. Watson and an intriguing and mysterious plot make Sir Arthur Conan Doyle's 'The Hound of the Baskervilles' a compelling read.</t>
   </si>
   <si>
     <t>Conan Doyle is most famous as the inventor of Sherlock Holmes, but he had a varied career as a writer, journalist and public figure. Arthur Conan Doyle was born on 22 May 1859, in Edinburgh into a prosperous Irish family. He trained as a doctor, gaining his degree from Edinburgh University in 1881. He worked as a surgeon on a whaling boat and also as a medical officer on a steamer travelling between Liverpool and West Africa. He then settled in Portsmouth on the English south coast and divided his time between medicine and writing.
 Sherlock Holmes made his first appearance in 'A Study of Scarlet', published in 'Beeton's Christmas Annual' in 1887. Its success encouraged Conan Doyle to write more stories involving Holmes but, in 1893, Conan Doyle killed off Holmes, hoping to concentrate on more serious writing. A public outcry later made him resurrect Holmes. In addition, Conan Doyle wrote a number of other novels, including 'The Lost World' and various non-fictional works. These included a pamphlet justifying Britain's involvement in the Boer War, for which he was knighted and histories of the Boer War and World War One, in which his son, brother and two of his nephews were killed. Conan Doyle also twice ran unsuccessfully for parliament. In later life he became very interested in spiritualism. Conan Doyle died of a heart attack on 7 July 1930.</t>
+  </si>
+  <si>
+    <t>Sir Arthur Conan Doyle’s The Hound of the Baskervilles is one of the most famous Sherlock Holmes mysteries and one of the finest examples of detective fiction. Set against the bleak and atmospheric landscape of Dartmoor in Devonshire, the novel combines careful reasoning with suspense, superstition, danger, and Gothic mystery. At the heart of the story is the legend of a monstrous hound that has supposedly haunted the Baskerville family for generations. When Sir Charles Baskerville is found dead under mysterious circumstances, his heir, Sir Henry Baskerville, arrives from Canada to claim the family estate. Holmes must determine whether an ancient supernatural curse is responsible for the deaths—or whether a human criminal is using the legend to hide a carefully planned murder.
+The novel begins in London, where Dr. John Watson joins Sherlock Holmes in examining the walking stick of Dr. James Mortimer, a country doctor who has come to seek Holmes’s advice. Mortimer tells them the disturbing history of the Baskerville family. According to an old legend, Sir Hugo Baskerville, a cruel ancestor, was killed by a gigantic supernatural hound after abducting a young woman. Since then, members of the Baskerville family have supposedly been threatened by the same terrifying creature. The legend takes on new significance when Sir Charles Baskerville is found dead near his home, Baskerville Hall. His death appears to have resulted from heart failure, but the circumstances are strange. Footprints resembling those of a gigantic hound are discovered near the body.
+Sir Charles’s heir, Sir Henry Baskerville, is the next potential victim. He is a practical and courageous man who initially has little patience for supernatural stories. Nevertheless, strange events begin almost immediately after his arrival in London. One of his boots disappears from his hotel, and then another new boot is taken. He also receives an anonymous warning telling him to stay away from the moor. These incidents suggest that someone is watching him closely.
+Holmes becomes deeply interested in the case but is unable to leave London because of another investigation. He therefore sends Watson to Baskerville Hall to accompany Sir Henry and observe everything happening there. Watson becomes Holmes’s eyes and ears. He travels with Sir Henry and Dr. Mortimer to Devonshire, where the vast, gloomy landscape of Dartmoor creates an atmosphere of isolation and danger.
+Baskerville Hall itself seems suited to a Gothic mystery. It is an old manor surrounded by dark woods, open moorland, and ancient paths. Watson meets several important characters there, including Sir Henry’s butler Barrymore and his wife, Eliza, as well as the mysterious neighbors Mr. and Mrs. Stapleton. Stapleton is a naturalist who knows the moor intimately and takes an unusual interest in its wildlife. His sister Beryl is beautiful and intelligent but behaves strangely toward Sir Henry, repeatedly warning him to leave the area.
+Watson soon discovers that there is much more happening on the moor than he initially understands. He notices that Barrymore and his wife are secretly signaling toward the moor at night. Watson suspects them of wrongdoing, but the truth is more complicated. The Barrymores are helping an escaped convict named Selden, who is hiding on the moor. Selden is Mrs. Barrymore’s brother, and the couple secretly brings him food. His presence adds another layer of danger and confusion to the case.
+Watson also becomes aware of another mysterious figure living somewhere on the moor. He later discovers that the stranger is a man named Sherlock Holmes, who has secretly traveled to Dartmoor and has been conducting his own investigation. Holmes has chosen not to reveal his presence because he wants to observe the suspects without their knowledge. He has been gathering evidence and studying the behavior of everyone connected with the Baskervilles.
+The mystery becomes increasingly frightening when Sir Henry begins spending time with Beryl Stapleton. Although Stapleton claims that Beryl is his sister, his behavior toward her is often possessive and controlling. Watson senses that something is wrong. Stapleton also seems strangely eager to keep Sir Henry away from certain parts of the moor.
+The central mystery eventually begins to unravel when Holmes identifies the connection between Stapleton and the Baskerville family. Stapleton is not merely a neighbor with an interest in natural history. He is actually a member of the Baskerville family and therefore has a claim to the estate. His true motive is greed: if Sir Henry dies, Stapleton stands to inherit the Baskerville fortune. The ancient family legend gives him the perfect weapon because he can exploit people’s fear of the supernatural while hiding a completely human crime.
+Stapleton has discovered that large dogs can be trained and used to frighten or kill people. He obtains a huge hound and uses phosphorescent material to make the animal appear supernatural in the darkness. The glowing creature therefore seems like the legendary demon hound described in the family story. Sir Charles had died because Stapleton used the hound to terrify him. Knowing that Sir Charles suffered from a weak heart, Stapleton counted on the shock being fatal.
+The final plan is directed against Sir Henry. Stapleton invites him to dine at Merripit House and secretly arranges for the hound to attack him as he crosses the moor. Holmes and Watson anticipate the danger and prepare an ambush. When the gigantic hound finally appears, the scene is terrifying. The animal seems almost supernatural as it emerges from the darkness and races toward Sir Henry. Holmes and Watson shoot it before it can kill him. Afterward, they discover that the hound is a real animal whose frightening appearance has been deliberately enhanced.
+The mystery does not end with the destruction of the hound. Holmes and Watson pursue Stapleton, who attempts to escape across the dangerous Grimpen Mire, a treacherous area of bog on the moor. Stapleton knows the landscape well, but in his desperate flight he disappears into the mire. His body is never recovered, but the circumstances strongly suggest that he has died.
+The investigation finally explains the apparently supernatural events through ordinary human motives and methods. Holmes demonstrates that careful observation and logical reasoning can penetrate even the most frightening mysteries. Yet Doyle does not completely remove the story’s atmosphere of mystery. The moor remains wild, beautiful, and unsettling, and the legend of the Baskerville hound continues to haunt the imagination even after its rational explanation has been revealed.
+At a deeper level, The Hound of the Baskervilles explores the conflict between superstition and reason. The curse appears powerful because people believe in it, but the real danger comes from a clever criminal who understands how fear can be manipulated. Holmes represents rational inquiry, while the legend represents humanity’s tendency to explain frightening events through supernatural forces. Doyle does not simply mock superstition; instead, he shows why it can be so powerful, especially in an isolated environment filled with darkness, uncertainty, and ancient stories.
+Ultimately, the novel is both a thrilling detective mystery and an atmospheric tale about fear, greed, deception, and reason. The apparent ghostly curse turns out to be a carefully constructed human scheme, but the suspense remains genuine because the characters themselves cannot immediately distinguish illusion from reality. Holmes’s victory demonstrates the power of intelligence and evidence, while Watson’s courage and loyalty provide the emotional center of the story. Through the dark moors, mysterious suspects, hidden identities, and terrifying hound, Conan Doyle creates a story in which the supernatural seems possible until reason patiently reveals the truth.</t>
   </si>
   <si>
     <t>Chapter 1 : Mr Sherlock Holmes
 Mr Sherlock Holmes, who was usually very late in the mornings, save upon those not infrequent occasions when he stayed up all night, was seated at the breakfast table. I stood upon the hearthrug and picked up the stick which our visitor had left behind him the night before. It was a fine, thick piece of wood, bulbous-headed, of the sort which is known as a ‘Penang lawyer’. Just under the head was a broad silver band, nearly an inch across. ‘To James Mortimer, MRCS, from his friends of the CCH’, was engraved upon it, with the date ‘1884’. It was just such a stick as the old-fashioned family practitioner used to carry – dignified, solid, and reassuring.
 “Well, Watson, what do you make of it?”
 Holmes was sitting with his back to me, and I had given him no sign of my occupation.
 “How did you know what I was doing? I believe you have eyes in the back of your head.”
 “I have, at least, a well-polished, silver-plated coffee-pot in front of me,” said he. “But, tell me, Watson, what do you make of our visitor’s stick? Since we have been so unfortunate as to miss him and have no notion of his errand, this accidental souvenir becomes of importance. Let me hear you reconstruct the man by an examination of it.”
 “I think,” said I, following so far as I could the methods of my companion, “that Dr Mortimer is a successful elderly medical man, well-esteemed, since those who know him give him this mark of their appreciation.”
 “Good!” said Holmes. “Excellent!”
 “I think also that the probability is in favour of his being a country practitioner who does a great deal of his visiting on foot.”
 “Why so?”
 “Because this stick, though originally a very handsome one, has been so knocked about that I can hardly imagine a town practitioner carrying it. The thick iron ferrule is worn down, so it is evident that he has done a great amount of walking with it.”
 “Perfectly sound!” said Holmes.
 “And then again, there is the ‘friends of the CCH’. I should guess that to be the Something Hunt, the local hunt to whose members he has possibly given some surgical assistance, and which has made him a small presentation in return.”
 “Really, Watson, you excel yourself,” said Holmes, pushing back his chair and lighting a cigarette. “I am bound to say that in all the accounts which you have been so good as to give of my own small achievements you have habitually underrated your own abilities. It may be that you are not yourself luminous, but you are a conductor of light. Some people without possessing genius have a remarkable power of stimulating. I confess, my dear fellow, that I am very much in your debt.”
 He had never said as much before, and I must admit that his words gave me keen pleasure, for I had often been piqued by his indifference to my admiration and to the attempts which I had made to give publicity to his methods. I was proud, too, to think that I had so far mastered his system as to apply it in a way which earned his approval. He now took the stick from my hands and examined it for a few minutes with his naked eyes. Then, with an expression of interest, he laid down his cigarette, and, carrying the cane to the window, he looked over it again with a convex lens.
 “Interesting, though elementary,” said he, as he returned to his favourite corner of the settee. “There are certainly one or two indications upon the stick. It gives us the basis for several deductions.”
 “Has anything escaped me?” I asked, with some self-importance. “I trust that there is nothing of consequence which I have over-looked?”
 “I am afraid, my dear Watson, that most of your conclusions were erroneous. When I said that you stimulated me I meant, to be frank, that in noting your fallacies I was occasionally guided towards the truth. Not that you are entirely wrong in this instance. The man is certainly a country practitioner. And he walks a good deal.”
 “Then I was right.”
 “To that extent.”
 “But that was all.”
 “No, no, my dear Watson, not all – by no means all. I would suggest, for example, that a presentation to a doctor is more likely to come from a hospital than from a hunt, and that when the initials ‘CC’ are placed before that hospital, the words ‘Charing Cross’ very naturally suggest themselves.”
 “You may be right.”
@@ -279,51 +299,51 @@
 “The recent sudden death of Sir Charles Baskerville, whose name has been mentioned as the probable Liberal candidate for Mid-Devon at the next election, has cast a gloom over the county. Though Sir Charles had resided at Baskerville Hall for a comparatively short period his amiability of character and extreme generosity had won the affection and respect of all who had been brought into contact with him. In these days of nouveaux riches it is refreshing to find a case where the scion of an old county family which has fallen upon evil days is able to make his own fortune and to bring it back with him to restore the fallen grandeur of his line. Sir Charles, as is well known, made large sums of money in South African speculation. More wise than those who go on until the wheel turns against them, he realised his gains and returned to England with them. It is only two years since he took up his residence at Baskerville Hall, and it is common talk how large were those schemes of reconstruction and improvement which have been interrupted by his death. Being himself childless, it was his openly expressed desire that the whole countryside should, within his own lifetime, profit by his good fortune, and many will have personal reasons for bewailing his untimely end. His generous donations to local and county charities have been frequently chronicled in these columns.
 “The circumstances connected with the death of Sir Charles cannot be said to have been entirely cleared up by the inquest, but at least enough has been done to dispose of those rumours to which local superstition has given rise. There is no reason whatever to suspect foul play, or to imagine that death could be from any but natural causes. Sir Charles was a widower, and a man who may be said to have been in some ways of an eccentric habit of mind. In spite of his considerable wealth he was simple in his personal tastes, and his indoor servants at Baskerville Hall consisted of a married couple named Barrymore, the husband acting as butler and the wife as housekeeper. Their evidence, corroborated by that of several friends, tends to show that Sir Charles’s health has for some time been impaired, and points especially to some affection of the heart, manifesting itself in changes of colour, breathlessness, and acute attacks of nervous depression. Dr James Mortimer, the friend and medical attendant of the deceased, has given evidence to the same effect.
 “The facts of the case are simple. Sir Charles Baskerville was in the habit every night before going to bed of walking down the famous Yew Alley of Baskerville Hall. The evidence of the Barrymores shows that this had been his custom. On the 4th of June, Sir Charles had declared his intention of starting next day for London, and had ordered Barrymore to prepare his luggage. That night he went out as usual for his nocturnal walk, in the course of which he was in the habit of smoking a cigar. He never returned. At twelve o’clock Barrymore, finding the hall door still open, became alarmed, and, lighting a lantern, went in search of his master. The day had been wet, and Sir Charles’s footmarks were easily traced down the Alley. Half-way down this walk there is a gate which leads out on to the moor. There were indications that Sir Charles had stood for some little time here. He then proceeded down the Alley, and it was at the far end of it that his body was discovered. One fact which has not been explained is the statement of Barrymore that his master’s footprints altered their character from the time he passed the moor-gate, and that he appeared from thence onwards to have been walking upon his toes. One Murphy, a gipsy horse-dealer, was on the moor at no great distance at the time, but he appears by his own confession to have been the worse for drink. He declares that he heard cries, but is unable to state from what direction they came. No signs of violence were to be discovered upon Sir Charles’s person, and though the doctor’s evidence pointed to an almost incredible facial distortion – so great that Dr Mortimer refused at first to believe that it was indeed his friend and patient who lay before him – it was explained that that is a symptom which is not unusual in cases of dyspnoea and death from cardiac exhaustion. This explanation was borne out by the post-mortem examination, which showed long-standing organic disease, and the coroner’s jury returned a verdict in accordance with the medical evidence. It is well that this is so, for it is obviously of the utmost importance that Sir Charles’s heir should settle at the Hall, and continue the good work which has been so sadly interrupted. Had the prosaic finding of the coroner not finally put an end to the romantic stories which have been whispered in connection with the affair, it might have been difficult to find a tenant for Baskerville Hall. It is understood that the next-of-kin is Mr Henry Baskerville, if he be still alive, the son of Sir Charles Baskerville’s younger brother. The young man, when last heard of, was in America, and inquiries are being instituted with a view to informing him of his good fortune.”
 Dr Mortimer refolded his paper and replaced it in his pocket.
 “Those are the public facts, Mr Holmes, in connection with the death of Sir Charles Baskerville.”
 “I must thank you,” said Sherlock Holmes, “for calling my attention to a case which certainly presents some features of interest. I had observed some newspaper comment at the time, but I was exceedingly preoccupied by that little affair of the Vatican cameos, and in my anxiety to oblige the Pope I lost touch with several interesting English cases. This article, you say, contains all the public facts?”
 “It does.”
 “Then let me have the private ones.” He leaned back, put his finger-tips together, and assumed his most impassive and judicial expression.
 “In doing so,” said Dr Mortimer, who had begun to show signs of some strong emotion, “I am telling that which I have not confided to anyone. My motive for withholding it from the coroner’s inquiry is that a man of science shrinks from placing himself in the public position of seeming to endorse a popular superstition. I had the further motive that Baskerville Hall, as the paper says, would certainly remain untenanted if anything were done to increase its already rather grim reputation. For both these reasons I thought that I was justified in telling rather less than I knew, since no practical good could result from it, but with you there is no reason why I should not be perfectly frank.
 “The moor is very sparsely inhabited, and those who live near each other are thrown very much together. For this reason I saw a good deal of Sir Charles Baskerville. With the exception of Mr Frankland, of Lafter Hall, and Mr Stapleton, the naturalist, there are no other men of education within many miles. Sir Charles was a retiring man, but the chance of his illness brought us together, and a community of interests in science kept us so. He had brought back much scientific information from South Africa, and many a charming evening we have spent together discussing the comparative anatomy of the Bushman and the Hottentot.
 “Within the last few months it became increasingly plain to me that Sir Charles’s nervous system was strained to breaking point. He had taken this legend which I have read you exceedingly to heart – so much so that, although he would walk in his own grounds, nothing would induce him to go out upon the moor at night. Incredible as it may appear to you, Mr Holmes, he was honestly convinced that a dreadful fate overhung his family, and certainly the records which he was able to give of his ancestors were not encouraging. The idea of some ghastly presence constantly haunted him, and on more than one occasion he has asked me whether I had on my medical journeys at night ever seen any strange creature or heard the baying of a hound. The latter question he put to me several times, and always with a voice which vibrated with excitement.
 “I can well remember driving up to his house in the evening, some three weeks before the fatal event. He chanced to be at his hall door. I had descended from my gig and was standing in front of him, when I saw his eyes fix themselves over my shoulder, and stare past me with an expression of the most dreadful horror. I whisked round and had just time to catch a glimpse of something which I took to be a large black calf passing at the head of the drive. So excited and alarmed was he that I was compelled to go down to the spot where the animal had been and look around for it. It was gone, however, and the incident appeared to make the worst impression upon his mind. I stayed with him all the evening, and it was on that occasion, to explain the emotion which he had shown, that he confided to my keeping that narrative which I read to you when first I came. I mention this small episode because it assumes some importance in view of the tragedy which followed, but I was convinced at the time that the matter was entirely trivial and that his excitement had no justification.
 “It was at my advice that Sir Charles was about to go to London. His heart was, I knew, affected, and the constant anxiety in which he lived, however chimerical the cause of it might be, was evidently having a serious effect upon his health. I thought that a few months among the distractions of town would send him back a new man. Mr Stapleton, a mutual friend, who was much concerned at his state of health, was of the same opinion. At the last instant came this terrible catastrophe.
 “On</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/70767a73-25bc-423f-952e-ef7761d51877.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068446</t>
   </si>
   <si>
-    <t>Discover The Hound of the Baskervilles by Sir Arthur Conan Doyle. This book is published by General Press in eBook format, ISBN 9789387669727, ASIN B07D93KLX1, under Mystery, Thriller and Suspense, Horror.</t>
+    <t>Discover The Hound of the Baskervilles by Sir Arthur Conan Doyle. This book is published by General Press in eBook format, ISBN 9789387669727, ASIN B07D93KLX1, under Mystery, Thriller and Suspense, Horror, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -844,84 +864,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>199</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>