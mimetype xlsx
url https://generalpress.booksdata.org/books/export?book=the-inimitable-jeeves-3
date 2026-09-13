--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Inimitable Jeeves</t>
   </si>
   <si>
     <t>P.G. Wodehouse</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRH63JB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Humor &amp; Comedy</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC052000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1923, ‘The Inimitable Jeeves’ is a collection of short stories by P.G. Wodehouse, an English author and one of the most widely read humorists of the 20th century. It features Wodehouse’s famous characters Bertie Wooster and his wise valet, Jeeves. The stories were previously published in magazines before being collected together. 
 Many of Wodehouse’s most famous and hilarious tales appear in this timeless collection, such as ‘Aunt Agatha Takes the Count’, where Bertie’s intimidating Aunt Agatha tries to make him marry a boring, respectable young lady; ‘Comrade Bingo’, where Bingo shows he will do anything for his current love, including joining the Communist Party; and ‘The Great Sermon Handicap’, where Bertie, Bingo, and others bet on the length of the sermons of local parsons, which is considered to be one Wodehouse’s most entertaining stories.
 Top 10 ebooks by General Press:
 • 51 Must Know Facts About Albert Einstein (B09QXMYLJX)
 • 51 Must Know Facts About Brain (B086VG38MX)
 • Animal Farm (B07D3FJLDB)
 • Why I Killed Gandhi (B07W8T59PD)
 • How I Made $2,000,000 in the Stock Market (B07VB5ND9F)
 • The Diary of a Young Girl (B01N0QWB10)
 • The Complete Sherlock Holmes (B00X6KZ6SW)
 • Relativity by Albert Einstein (B00R86QABW)
 • Know Your Worth (B01MTFB92I)
 • The Power of Your Subconscious Mind (B01BT0ISGM)</t>
   </si>
   <si>
     <t>Sir Pelham Grenville Wodehouse, KBE, was a comic writer who enjoyed enormous popular success during a career of more than seventy years and continues to be widely read over 40 years after his death. Despite the political and social upheavals that occurred during his life, much of which was spent in France and the United States, Wodehouse's main canvas remained that of prewar English upper-class society, reflecting his birth, education, and youthful writing career.
 An acknowledged master of English prose, Wodehouse has been admired both by contemporaries such as Hilaire Belloc, Evelyn Waugh and Rudyard Kipling and by more recent writers such as Douglas Adams, Salman Rushdie and Terry Pratchett. Sean O'Casey famously called him "English literature's performing flea", a description that Wodehouse used as the title of a collection of his letters to a friend, Bill Townend.
@@ -732,83 +738,87 @@
       <c r="F2" s="2">
         <v>9789354994128</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>