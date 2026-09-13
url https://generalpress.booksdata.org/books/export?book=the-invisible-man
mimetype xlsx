--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>The Invisible Man</t>
   </si>
   <si>
     <t>H.G. Wells</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>Fantasy</t>
   </si>
   <si>
     <t>FIC015000, FIC028010, FIC019000, FIC031000</t>
   </si>
   <si>
     <t>2017-12-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>From the twentieth century's first great practitioner of the novel of ideas comes a consummate masterpiece of science fiction about a man trapped in the terror of his own creation.
 First published in 1897, The Invisible Man ranks as one of the most famous scientific fantasies ever written. Part of a series of pseudoscientific romances written by H. G. Wells (1866–1946) early in his career, the novel helped establish the British author as one of the first and best writers of science fiction.
 Wells' years as a science student undoubtedly inspired a number of his early works, including this strikingly original novel. Set in turn-of-the-century England, the story focuses on Griffin, a scientist who has discovered the means to make himself invisible. His initial, almost comedic, adventures are soon overshadowed by the bizarre streak of terror he unleashes upon the inhabitants of a small village.
 Notable for its sheer invention, suspense, and psychological nuance, The Invisible Man continues to enthrall science-fiction fans today as it did the reading public nearly 100 years ago.</t>
   </si>
   <si>
     <t>Herbert George Wells was born in Bromley, Kent, England, on September 21, 1866. His father was a professional cricketer and sometime shopkeeper, his mother a former lady's maid. Although 'Bertie' left school at fourteen to become a draper's apprentice (a life he detested), he later won a scholarship to the Normal School of Science in London, where he studied with the famous Thomas Henry Huxley. He began to sell articles and short stories regularly in 1893. In 1895, his immediately successful novel rescued him from a life of penury on a schoolteacher's salary. His other 'scientific romances'—The Island of Dr. Moreau (1896), The Invisible Man (1897), The War of the Worlds (1898), The First Men in the Moon (1901), and The War in the Air (1908)—won him distinction as the father of science fiction.</t>
   </si>
   <si>
     <t>Chapter 1 : The Strange Man’s Arrival
 The stranger came early in February, one wintry day, through a biting wind and a driving snow, the last snowfall of the year, over the down, walking from Bramblehurst Railway Station, and carrying a little black portmanteau in his thickly-gloved hand. He was wrapped up from head to foot, and the brim of his soft felt hat hid every inch of his face save the shiny tip of his nose; the snow had piled itself against his shoulders and chest, and added a white crest to the burden he carried. He staggered into the “Coach and Horses” more dead than alive, and flung his portmanteau down. “A fire,” he cried, “in the name of human charity! A room and a fire!” He stamped and shook the snow from off himself in the bar, and followed Mrs. Hall into her guest parlour to strike his bargain. And with that much introduction, that and a couple of sovereigns flung upon the table, he took up his quarters in the inn.
 Mrs. Hall lit the fire and left him there while she went to prepare him a meal with her own hands. A guest to stop at Iping in the winter time was an unheard-of piece of luck, let alone a guest who was no “haggler,” and she was resolved to show herself worthy of her good fortune.
 As soon as the bacon was well under way, and Millie, her lymphatic aid, had been brisked up a bit by a few deftly chosen expressions of contempt, she carried the cloth, plates, and glasses into the parlour, and began to lay them with the utmost éclat. Although the fire was burning up briskly, she was surprised to see that her visitor still wore his hat and coat, and stood with his back to her and staring out of the window at the falling snow in the yard.
 His gloved hands were clasped behind him, and he seemed to be lost in thought. She noticed that the melted snow that still sprinkled his shoulders dripped upon her carpet.
@@ -863,87 +869,91 @@
       </c>
       <c r="G2" s="2">
         <v>8193545850</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>168</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>