--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,74 +131,96 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>The Jungle Book</t>
   </si>
   <si>
     <t>Rudyard Kipling</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07DRQX7NM</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>General Books</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Nature &amp; Wildlife</t>
-[...1 lines deleted...]
-  <si>
     <t>Children's Classics</t>
+  </si>
+  <si>
+    <t>Animal Stories</t>
   </si>
   <si>
     <t>JUV002080, JUV001000, FIC019000, JUV000000</t>
   </si>
   <si>
     <t>2018-06-15 00:00:00</t>
   </si>
   <si>
     <t>Since its inception in 1894, 'The Jungle Book' has enchanted readers—both young and old—with its invaluable moral lessons. By bestowing the animals in the stories with human traits, famed writer Rudyard Kipling gives readers timeless parables that teach family values and the importance of community.
 The most popular of these tales center on Mowgli, a young boy who lives in the jungle amongst a community of animals. All before reaching his teenage years, he is brought up by wolves, trained by a bear, kidnapped by monkeys, and much more. This collection also features other classic stories, most notably 'Rikki Tikki Tavi', a story of a young mongoose named 'Rikki' who serves as a protector from dangerous cobras for a British family residing in India. In this masterful tale, the young mongoose is forced into a ferocious battle with Nagin, a large venomous cobra threatening Rikki’s family and seeking revenge for the death of her counterpart, Nag. These stories, with their vibrant characters and important moral lessons, have stood the test of time, having been reprinted in hundreds of different versions and languages around the world.
 Still amazingly contemporary even though it was written more than 100 years ago, the pacing, language, and characters will keep readers young and old turning the pages, and then begging for more.</t>
   </si>
   <si>
     <t>Rudyard Kipling (1865-1936) was born in Bombay, but educated in England at the United Services College, Westward Ho, Bideford. In 1882 he returned to India, where he worked for Anglo-Indian newspapers.
 His literary career began with Departmental Ditties (1886), but subsequently he became chiefly known as a writer of short stories. A prolific writer, he achieved fame quickly. Kipling was the poet of the British Empire and its yeoman, the common soldier, whom he glorified in many of his works, in particular Plain Tales from the Hills (1888) and Soldiers Three (1888), collections of short stories with roughly and affectionately drawn soldier portraits. His Barrack Room Ballads (1892) were written for, as much as about, the common soldier. In 1894 appeared his Jungle Book, which became a children's classic all over the world. Kim (1901), the story of Kimball O'Hara and his adventures in the Himalayas, is perhaps his most felicitous work. Other works include The Second Jungle Book (1895), The Seven Seas (1896), Captains Courageous (1897), The Day's Work (1898), Stalky and Co. (1899), Just So Stories (1902), Trafficks and Discoveries (1904), Puck of Pook’s Hill (1906), Actions and Reactions (1909), Debits and Credits (1926), Thy Servant a Dog (1930), and Limits and Renewals (1932). During the First World War Kipling wrote some propaganda books. His collected poems appeared in 1933.
 Kipling was the recipient of many honorary degrees and other awards. In 1926 he received the Gold Medal of the Royal Society of Literature, which only Scott, Meredith, and Hardy had been awarded before him.
 Rudyard Kipling died on January 18, 1936.</t>
+  </si>
+  <si>
+    <t>Rudyard Kipling’s The Jungle Book is a collection of stories set in the forests of India, combining adventure, fantasy, humor, danger, and moral lessons. Published in 1894, the book is best known for the stories of Mowgli, a human child who is raised by wolves and grows up among animals in the jungle. However, Mowgli’s adventures form only part of the collection. Other stories feature animals such as Rikki-Tikki-Tavi, a brave mongoose, and Kotick, a young white seal. Through these varied tales, Kipling explores courage, loyalty, friendship, identity, survival, discipline, and the complex relationship between human beings and the natural world.
+The central Mowgli stories begin when a small human child wanders into the jungle and is discovered by a family of wolves. The wolves accept him into their pack, and he is named Mowgli. The pack’s leader, Akela, allows him to remain because the wolf family is willing to protect him. Mowgli is unusual because he is human, but he learns to live according to the laws of the jungle. He grows up among animals rather than people and gradually becomes familiar with the rhythms, dangers, and rules of the forest.
+Two important figures become Mowgli’s teachers and protectors: Baloo the bear and Bagheera the black panther. Baloo teaches him the Law of the Jungle, including the words and customs necessary for communicating with different animals. He is strict but caring, acting as a father-like figure. Bagheera is more serious and watchful. Having once lived among humans, he understands both worlds and becomes especially protective of Mowgli. Together, Baloo and Bagheera help Mowgli survive and teach him the discipline needed to live in the jungle.
+Mowgli’s greatest enemy is Shere Khan, a powerful Bengal tiger who considers the human child a threat. Shere Khan hates humans and believes that Mowgli will eventually become dangerous. He wants the wolves to surrender the child to him, but they refuse. Mowgli’s presence therefore creates tension within the jungle community. Some animals support him, while others fear or resent him.
+Mowgli’s position is complicated because he belongs fully to neither the animal world nor the human world. He is accepted by the wolves, but he remains physically and mentally different from them. He learns the jungle laws, but his intelligence gives him abilities that many animals do not possess. This difference becomes an important part of his identity. Mowgli must eventually decide where he belongs.
+As Mowgli grows older, he becomes increasingly confident. He learns that intelligence can be more powerful than physical strength. One of the most memorable examples is his confrontation with the Bandar-log, the monkeys who live without discipline or respect for the Law of the Jungle. They are noisy, careless, and constantly seeking attention. They kidnap Mowgli because they believe his knowledge of jungle skills could benefit them. Mowgli is taken to the abandoned human ruins where the monkeys live.
+Baloo and Bagheera seek help from Kaa, the great python. Kaa is feared by the monkeys, and together they rescue Mowgli. This episode reinforces one of the book’s central lessons: freedom without discipline can become chaos. The Bandar-log possess intelligence and energy, but they lack memory, loyalty, and a sense of responsibility. In contrast, the animals who follow the jungle laws understand that survival depends upon cooperation and restraint.
+Another important Mowgli story involves the village and Mowgli’s first experience with human society. Eventually, he leaves the jungle and enters a human village, where he is taken in by Messua, a woman who believes he may be her lost son. Mowgli learns human language and customs, but he finds village life strange. He is accustomed to the freedom of the forest and has difficulty understanding human ideas about property, social status, and superstition.
+Mowgli’s knowledge of the jungle makes him valuable, but it also makes him an outsider. He eventually returns to the forest after conflicts with the villagers. His experience teaches him that human beings can be just as complicated and dangerous as wild animals. The jungle is governed by clear laws, while human society has its own rules, prejudices, and fears.
+Mowgli ultimately prepares for his final confrontation with Shere Khan. With the help of the wolves and his own intelligence, he develops a plan to defeat the tiger. He uses a herd of cattle to drive Shere Khan into a vulnerable position. The tiger is killed, and Mowgli proves that he can face the enemy who has threatened him since childhood. Yet his victory also marks a transition. Mowgli is growing beyond the world of childhood and must eventually find a more permanent place among humans.
+While Mowgli’s stories form the heart of the collection, The Jungle Book includes several other memorable tales. One of the most famous is “Rikki-Tikki-Tavi,” which follows a courageous mongoose adopted by an English family living in India. Rikki-Tikki protects the family from two dangerous cobras, Nag and Nagaina. Unlike Mowgli, Rikki-Tikki is completely at home in his animal identity. His courage comes from his willingness to defend those who have shown him kindness.
+Rikki-Tikki’s battle with the cobras is not simply a contest of physical strength. He understands that the snakes threaten the family, particularly the children, and therefore accepts the danger of fighting them. His bravery is connected to loyalty. He also demonstrates intelligence by recognizing the importance of destroying the snakes’ eggs, since defeating only Nagaina would not remove the future threat.
+Another story, “The White Seal,” follows Kotick, a young seal born on an island where thousands of seals gather. Kotick becomes concerned after seeing seals being hunted by humans for their fur. Unlike the other seals, who accept the danger as unavoidable, Kotick searches for a safer place where his people can live without being slaughtered. He travels across the seas and eventually discovers a hidden island that provides protection. His determination and persistence allow him to lead others toward a safer future.
+These stories broaden the meaning of the collection. The animals are not simply decorations or characters for children. They represent different qualities and ways of living. Baloo represents wisdom and discipline, Bagheera loyalty and protection, Kaa patience and power, Shere Khan pride and cruelty, Rikki-Tikki courage, and Kotick determination. Through them, Kipling explores human virtues and weaknesses while creating an imaginative world governed by its own laws.
+One of the most important ideas throughout the book is the relationship between freedom and responsibility. The jungle may appear wild and uncontrolled, but Kipling’s animals live according to rules that protect the community. Mowgli learns that strength alone is not enough. A person must understand when to act, when to cooperate, and when to respect others. The Law of the Jungle therefore becomes a symbol of social order and moral responsibility.
+The book also explores the idea of belonging. Mowgli’s greatest struggle is not simply surviving dangerous animals; it is discovering who he is. He belongs partly to the jungle and partly to humanity, but neither world completely defines him. His journey suggests that growing up often involves leaving one familiar identity behind and finding a new place in the world.
+Ultimately, The Jungle Book is a rich collection of adventure stories that combines fantasy with serious observations about life. Its animals teach lessons about courage, loyalty, discipline, independence, and compassion, while Mowgli’s story explores the difficult process of growing up and discovering one’s identity. Kipling presents the jungle as a place of danger, but also as a community governed by order and mutual responsibility. The stories remain memorable because they entertain while quietly asking important questions: What makes someone belong? How should freedom be used? What does courage really mean? And how can an individual remain true to himself while learning to live with others? Through Mowgli and the many creatures of the jungle, Kipling turns these questions into enduring tales of adventure, growth, and survival.</t>
   </si>
   <si>
     <t>1. Mowgli’s Brothers
 Now Rann the Kite brings home the night
 That Mang the Bat sets free –
 The herds are shut in byre and hut
 For loosed till dawn are we.
 This is the hour of pride and power,
 Talon and tush and claw.
 Oh, hear the call! – Good hunting all
 That keep the Jungle Law!
 Night-Song in the Jungle
 It was seven o’clock of a very warm evening in the Seeonee hills when Father Wolf woke up from his day’s rest, scratched himself, yawned, and spread out his paws one after the other to get rid of the sleepy feeling in their tips. Mother Wolf lay with her big gray nose dropped across her four tumbling, squealing cubs, and the moon shone into the mouth of the cave where they all lived. “Augrh!” said Father Wolf, “it is time to hunt again”; and he was going to spring downhill when a little shadow with a bushy tail crossed the threshold and whined: “Good luck go with you, O Chief of the Wolves; and good luck and strong white teeth go with the noble children, that they may never forget the hungry in this world.”
 “Good Luck Go With You, O Chief of the Wolves.”
 It was the jackal – Tabaqui, the Dish-licker – and the wolves of India despise Tabaqui because he runs about making mischief, and telling tales, and eating rags and pieces of leather from the village rubbish-heaps. They are afraid of him too, because Tabaqui, more than any one else in the jungle, is apt to go mad, and then he forgets that he was ever afraid of any one, and runs through the forest biting everything in his way. Even the tiger hides when little Tabaqui goes mad, for madness is the most disgraceful thing that can overtake a wild creature. We call it hydrophobia, but they call it dewanee – the madness – and run.
 “Enter, then, and look,” said Father Wolf, stiffly; “but there is no food here.”
 “For a wolf, no,” said Tabaqui; “but for so mean a person as myself a dry bone is a good feast. Who are we, the Gidur-log (the Jackal People), to pick and choose?” He scuttled to the back of the cave, where he found the bone of a buck with some meat on it, and sat cracking the end merrily.
 “All thanks for this good meal,” he said, licking his lips. “How beautiful are the noble children! How large are their eyes! And so young too! Indeed, indeed, I might have remembered that the children of kings are men from the beginning.”
 Now, Tabaqui knew as well as any one else that there is nothing so unlucky as to compliment children to their faces; and it pleased him to see Mother and Father Wolf look uncomfortable.
 Tabaqui sat still, rejoicing in the mischief that he had made, and then he said spitefully:
 “Shere Khan, the Big One, has shifted his hunting-grounds. He will hunt among these hills during the next moon, so he has told me.”
 Shere Khan was the tiger who lived near the Waingunga River, twenty miles away.
 “He has no right!” Father Wolf began angrily. “By the Law of the Jungle he has no right to change his quarters without due warning. He will frighten every head of game within ten miles, and I – I have to kill for two, these days.”
 “His mother did not call him Lungri (the Lame One) for nothing,” said Mother Wolf, quietly. “He has been lame in one foot from his birth. That is why he has only killed cattle. Now the villagers of the Waingunga are angry with him, and he has come here to make our villagers angry. They will scour the jungle for him when he is far away, and we and our children must run when the grass is set alight. Indeed, we are very grateful to Shere Khan!”
 “Shall I tell him of your gratitude?” said Tabaqui.
@@ -307,51 +329,51 @@
 Akela the Lone Wolf lay by the side of his rock as a sign that the leadership of the Pack was open, and Shere Khan with his following of scrap-fed wolves walked to and fro openly, being flattered. Bagheera lay close to Mowgli, and the fire-pot was between Mowgli’s knees. When they were all gathered together, Shere Khan began to speak – a thing he would never have dared to do when Akela was in his prime.
 “He has no right,” whispered Bagheera. “Say so. He is a dog’s son. He will be frightened.”
 Mowgli sprang to his feet. “Free People,” he cried, “does Shere Khan lead the Pack? What has a tiger to do with our leadership?”
 “Seeing that the leadership is yet open, and being asked to speak – “Shere Khan began.
 “By whom?” said Mowgli. “Are we all jackals, to fawn on this cattle-butcher? The leadership of the Pack is with the Pack alone.”
 There were yells of “Silence, thou man’s cub!” “Let him speak; he has kept our law!” And at last the seniors of the Pack thundered: “Let the Dead Wolf speak!” When a leader of the Pack has missed his kill, he is called the Dead Wolf as long as he lives, which is not long, as a rule.
 Akela raised his old head wearily:
 “Free people, and ye too, jackals of Shere Khan, for twelve seasons I have led ye to and from the kill, and in all that time not one has been trapped or maimed. Now I have missed my kill. Ye know how that plot was made. Ye know how ye brought me up to an untried buck to make my weakness known. It was cleverly done. Your right is to kill me here on the Council Rock now. Therefore I ask, ‘Who comes to make an end of the Lone Wolf?’ For it is my right, by the Law of the Jungle, that ye come one by one.”
 There was a long hush, for no single wolf cared to fight Akela to the death. Then Shere Khan roared: “Bah! What have we to do with this toothless fool? He is doomed to die! It is the man-cub who has lived too long. Free People, he was my meat from the first. Give him to me. I am weary of this man-wolf folly. He has troubled the jungle for ten seasons. Give me the man-cub, or I will hunt here always, and not give you one bone! He is a man – a man’s child, and from the marrow of my bones I hate him!”
 Then more than half the Pack yelled: “A man – a man! What has a man to do with us? Let him go to his own place.”
 “And turn all the people of the villages against us?” snarled Shere Khan. “No; give him to me. He is a man, and none of us can look him between the eyes.”
 Akela lifted his head again, and said: “He has eaten our food; he has slept with us; he has driven game for us; he has broken no word of the Law of the Jungle.”
 “Also, I paid for him with a bull when he was accepted. The worth of a bull is little, but Bagheera’s honour is something that he will perhaps fight for,” said Bagheera in his gentlest voice.
 “A bu</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/09bc5d65-cb64-42e0-b715-bb7530c985ce.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068463</t>
   </si>
   <si>
-    <t>Discover The Jungle Book by Rudyard Kipling. This book is published by General Press in eBook format, ISBN 9789387669857, ASIN B07DRQX7NM, under Children's Books, Nature and Wildlife, Children's Classics.</t>
+    <t>Discover The Jungle Book by Rudyard Kipling. This book is published by General Press in eBook format, ISBN 9789387669857, ASIN B07DRQX7NM, under Children's Books, Children's Classics, Animal Stories.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -867,91 +889,93 @@
       <c r="F2" s="2">
         <v>9789387669857</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>161</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>