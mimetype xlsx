--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC012000</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
     <t>‘The King in Yellow’ is a classic collection of short stories by American writer Robert W. Chambers, which has been described by critics such as E.F. Bleiler as a highly influential work in the field of the supernatural. The stories inspired production of the new hit HBO series True Detective. The first four stories feature a ‘yellow’ theme tied to the play, a specific symbol or supernatural force. ‘The Repairer of Reputations,’ ‘The Mask,’ ‘In the Court of the Dragon’ and ‘The Yellow Sign’ have a strong connection due to a shared motif and macabre tone. The book’s other entries subvert expectations by shifting focus to less mythical topics like war and romance. Each setting varies with action occurring in either America or Europe.
 More than 100 years after its release, it is considered an essential work of horror fiction. Chambers’ chilling prose and intricate world-building has made it a favorite among scholars and genre fans alike. Its reach spans multiple mediums including television and film, making it one of the most influential books of all-time.</t>
+  </si>
+  <si>
+    <t>Robert W. Chambers (1865–1933), whose full name was Robert William Chambers, was an American novelist, short story writer, and illustrator whose imaginative storytelling made him one of the most popular authors of the late nineteenth and early twentieth centuries. Although he wrote in many genres—including romance, historical fiction, adventure, and war stories—he is best remembered today for The King in Yellow, a collection of eerie tales that became a landmark of supernatural and weird fiction. His work has influenced generations of writers, including H. P. Lovecraft and many modern horror authors.
+Chambers was born on May 26, 1865, in Brooklyn, New York, into a prosperous family. From an early age, he displayed a strong interest in art and literature. He studied at the Art Students League of New York before continuing his artistic education at the prestigious Académie Julian in Paris. While initially pursuing a career as an illustrator and painter, he gradually discovered that writing offered greater opportunities to express his imagination and creativity.
+His literary breakthrough came in 1895 with the publication of The King in Yellow. The collection combined elements of horror, fantasy, mystery, and psychological suspense, centering on a mysterious forbidden play that brings madness to those who read it. The book's haunting atmosphere, symbolic imagery, and unsettling themes earned lasting admiration and later became highly influential in the development of cosmic horror and speculative fiction.
+After this early success, Chambers shifted toward writing romantic novels and historical adventures, genres that brought him considerable commercial popularity. Works such as The Fighting Chance, The Younger Set, and The Common Law became bestsellers and were adapted for the stage and early motion pictures. During the First World War, he also wrote novels inspired by contemporary events, reflecting the changing interests of his readership.
+Robert W. Chambers died on December 16, 1933, in New York. Although his romantic fiction enjoyed greater popularity during his lifetime, modern readers and scholars often regard The King in Yellow as his greatest literary achievement. Today, Chambers is remembered as a gifted storyteller whose vivid imagination and atmospheric writing helped shape the evolution of supernatural fiction. His enduring influence can still be seen in modern horror, fantasy, and psychological literature.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/67034952-bb2a-45f2-9c9c-42da92e3aa17.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068828</t>
   </si>
   <si>
     <t>Discover The King in Yellow by Robert W Chambers. This book is published by General Press in eBook format, ISBN 9789354990601, ASIN B09XMHXNGG, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>