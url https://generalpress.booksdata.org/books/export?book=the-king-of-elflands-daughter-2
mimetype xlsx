--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -715,51 +715,53 @@
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354999178</v>
       </c>
       <c r="G2" s="2">
         <v>9354999174</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>224</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="L2" s="2"/>
+      <c r="L2" s="2">
+        <v>345.0</v>
+      </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">