--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -140,51 +140,51 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
-    <t>REL077000, REL062000</t>
+    <t>OCC014000, OCC019000, SEL032000</t>
   </si>
   <si>
     <t>2019-09-20 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>The purpose of the first portion of this book is to show, through actual true stories, how imagining creates reality. You do not command things to appear by your words or loud affirmations. Such vain repetition is more often than not confirmation of the opposite. Decreeing is ever done in consciousness. Every man is conscious of being that which he has decreed himself to be.</t>
   </si>
   <si>
     <t>Neville Lancelot Goddard (1905–1972) was a prominent and highly influential teacher in the New Thought movement, best known for his philosophy on the creative power of the human imagination. Born in St. Michael, Barbados, Goddard moved to New York City in 1922 to study drama. While working as a dancer and actor, his interests shifted toward mysticism after meeting an eccentric Ethiopian rabbi named Abdullah, who mentored him in Kabbalah, esoteric Christianity, and the psychological interpretation of scripture.
 Leaving the theater behind, Neville dedicated his life to teaching what he termed "The Law of Assumption"—the principle that one can manifest their desires by vividly assuming the feeling of the wish fulfilled. Unlike many of his contemporaries, he taught that the Bible was not a historical record but a psychological drama mapping the evolution of human consciousness, asserting that the divine creator is the human imagination itself.
 Throughout the mid-20th century, he delivered hundreds of unscripted lectures across the United States and authored foundational metaphysical classics, including Feeling is the Secret and The Power of Awareness. Today, Goddard’s visionary teachings continue to experience a massive resurgence, profoundly shaping modern self-help, spirituality, and manifestation philosophies.</t>
   </si>
   <si>
     <t>1. The Law
 The whole vast world is no more than man’s imagining pushed out. I must qualify that by saying that the world outside of man is dead, but Man is a living soul, and it responds to man, yet man is sound asleep and does not know it. The Lord God placed man in a profound sleep, and as he sleeps the world responds as in a dream, for Man does not know he is asleep, and then he moves from a state of sleep where he is only a living soul to an awakened state where he is a life-giving Spirit. And now he can himself create, for everything is responding to an activity in man which is Imagination. “The eternal body of man is all imagination; that is God himself.” (Blake)
 Three wonderful case histories were given to me last Tuesday and I can best describe what I mean by telling you of one of them. Here is this lady driving east on Sunset and she comes to a stop at Laurel Canyon. A bus is to her right, and then she sees this little elderly lady in grey who is running diagonally across the street through traffic, trying to catch that bus. The bus driver sees her but he pulls out leaving her on the street. The lady, who gave me this story, told me that she felt compassion for this elderly lady, but she was not in a lane where she could give her a lift; she had to pull out with her line when the light changed. She said to herself, ‘I will give that lady a lift just the same.’ So in Imagination, she opens her car door and lets her in.
 Then still in her Imagination, she hears the lady tell her that she is meeting some friends a few blocks away and if she had to wait for another bus she is afraid they would not wait for her. The lady in the car carried on this imaginary conversation and it took maybe a half a minute until she felt satisfied about it. Four blocks ahead, as she again stopped for a light, someone tapped on the car window, and here stands a breathless little elderly with gray hair dressed in gray. My friend lowered the window and the little lady said ‘I have missed my bus. Can you give me a lift? Friends are waiting for me and when they see I do not get off the bus they may go on and leave me.’ My friend let her get into the car and then six blocks further the little lady said. ‘There are my friends!’ and thanks the driver and gets out.
 Now here is a lady whom I say is awake. And may I tell you that in Heaven there was joy because one called a sinner (we are all sinners, for we are all missing the mark, and the mark is to awaken) has discovered that the whole world is responsive to what we are thinking. She could not actually give the first little lady a lift so she did it in Imagination, and then she sees this other elderly lady and gives her a lift. Here she is enacting her imaginary drama, and four blocks later when the dream is completed this little ole lady taps at her car window. In her imagination she gave a lift to a little grey haired lady dressed in gray. Does it matter if it was the lady behind at the last bus stop or this lady dressed in gray? Everyone is responding to what we are doing in our Imagination. There is no outside world that is really alive. It depends, for its aliveness, on the activity of man who is a living soul. Man named the animals, the birds, the trees, ‘everything. God became man as a living soul, but He had to forget He was God to become man, and now man has to become a life-giving spirit, where he knows that everything is an imaginable activity.
 Here, at that corner where the first part of this little drama took place, half of those who witnessed it would bawl out the bus driver for not waiting for the old lady, and the other half would say she was a fool for running into the street. This lady in the car could have reacted like that, for the dreamer does not know that he is dreaming. It is only when we awake they know they are causing the dream, or even had a dream. The lady in the car saw only someone who had failed to realize an objective, so she enacted a scene for her, implying she had realized it. And four blocks later she meets a little old lady who says to her the exact words she had heard in her Imagination. Her Imaginary dream unfolds in detail. An awakened dream is crystallized in the world. ‘Real are the dreams of gods, as they slowly pass their pleasure in a long immortal dream.’ When man completely awakens he dreams his pleasure and everything responds while he dreams it.
 We think everything in the world is completely independent from our perception of it, but the whole thing is dead. I see it, and come upon it, but the whole thing is dead’. Frozen. Then I start an activity within me and then the world that was dead becomes alive, but not knowing I am doing it, I am sound asleep and then the whole thing takes over and it becomes a nightmare. But I must keep control and know it is dependent on me. The world is infinite response and the thing that makes it alive is the living soul called generic man (male-female). And then God wove Himself into the brain of this generic man, and then he sleeps. As man begins to awaken he controls and takes over, and is no longer a victim of his vision, so he has control of his attention. Everyone is free to create his world as he wants it ‘if he knows that the whole thing is responding to him.
 In Luke 13 we are told the story of five Galileans who have been murdered by Pilate. ‘And he mixed their blood with their offering, etc.’ and the central figure of the gospels which is your awakened Imagination says to his followers; ‘Do you think these five were worse sinners than the others? I tell you ‘No’. But unless you repent you will all likewise perish in the same manner.’ Here on one level we think it served them right, just as those who saw the scene on the Sunset Blvd. would say ‘It served her right ‘cutting across the street like that!’ In this story in Luke we are told that a man sinned in the past and was murdered by Pilate. It has nothing to do with it. Then Jesus asked them, ‘Do you think that the eighteen upon whom the tower in Siloam fell and killed them were worse offenders than the others who dwell in Jerusalem? I tell you, No; but unless you repent you will all likewise perish.
 On this level of the dream people think of getting even. It is a dream of confusion and people are reactivating, but man has to awaken and become an actor. On this present level man is always reflecting life, not knowing he is the cause of all he observes. But when he awakens from the dream and then becomes an actor. What percentage would have done what this lady in the car did? They would have reacted, or feasted on the fruit of the tree of good and evil. They would have had a violent reaction, and then they would have had a violent resistance from this dead universe. But this lady makes her dream and the whole thing comes to pass exactly as she pictured it, even to the number of blocks. You might almost think she had manufactured that little old lady in gray, but I tell you everything comes in response to our own wonderful imaginable activity.