--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -110,51 +110,51 @@
   <si>
     <t>TOC/Excerpt</t>
   </si>
   <si>
     <t>Editorial Reviews</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
-    <t>The Law: And Other Essays on Manifestation</t>
+    <t>The Law And Other Essays on Manifestation</t>
   </si>
   <si>
     <t>Neville Goddard</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07NLL29CS</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
@@ -189,51 +189,51 @@
 So again I say to this lady, the angels rejoiced over your awakening, and ‘I say this without pride ‘they also rejoiced because I kept my promise that I would come and awaken this sleeper in the world of men. For I, also, had to forget everything to become man. For when one goes and then returns he has to forget everything to become man. For when one goes, and then returns he has to forget everything, but he promises he will carry out his pledge and help man awaken. Then the living soul becomes a life-giving spirit, and then creates.
 Take it seriously. Do not go through this with your dream un-acted. It took this lady 30 seconds to enact her drama and another 60 seconds to realize it. You tell yourselves... It must take time. What time? Read Corinthians 1:18, I could go before men with all the words of wisdom, but know only one thing, the cross. To the wise it is foolishness, etc. What is the cross? Think of it in this light. You began, seemingly in your mother’s womb and end in the grave. You do not, but you have that picture. Look on the horizontal line of the cross as time. Intersecting this vertical line and call that infinite states, like Jacobs ladder. At any section of time I can move up or down. Time is flowing and the state with which I am identified still unfolds.
 So, while seated in my car I can move up and enact a drama. I acted and remained within that state. It unfolded. It took 60 seconds. There are infinite states intersecting the line of time. We become one with a certain state and it demonstrates itself in actual phenomena. Everyone here, it need not take you more than 30 seconds to bring about a change of state. What would it be like? And you name your desire. Remain in that state, and that state, by the passage of time, will unfold in your world. You do nothing about it once you have entered the state, for the outer must move by compulsion of the inner power.
 This little lady in gray had to come to my friend’s car. Every detail of that imaginary act took place.
 Why not? The universe is infinite response. When you know that there is no one in the whole world could ever faze you, because he is a shadow. I have seen the whole world dead, completely frozen, and then I allowed something within me to start and everything became animated. Then you ask yourself a million questions. Who am I? What is it all about? Why? Everything here is responding to the imaginable activity within man.
 When someone who is sick becomes well: when someone who is blind then sees, is that more of a miracle than what this lady told? She is awake. If you make a fortune it means nothing. All the honors of men in a state of sleep are as nothing. You must ‘repent’. It has nothing to do with the so-called judgment of God. It is only a dream and man is reacting to the dream and he does not know that he is the dreamer and causing all the dream.
 The literal meaning of the Greek word translated as repent means ‘a change of mind.’ It has nothing to do with the moral picture. The churches introduced that, but it has nothing to do with it. I don’t care what a man has done, if he changes his mind in this meaning of the word ‘repent’ things will change, for he is then on the line of vertical line of states. He stands at a point on the states. There are infinite states and we must learn to distinguish between the state and the individual occupying the state. But I can now change and move into another state. I can in Time, do it in a split second and rise on the vertical line of the states.
 So, ‘I come, only to teach the cross.’, said Paul. I will rise within myself and ignore the former state, and within myself I will assume that things are as I want them to be. If I remain faithful, the passage of Time will unfold it. So, Blake said, ‘Eternity is in love with the productions of Time.’ I tell you, do not let anyone ever convince you that because of your past accomplishments or your present state in the world that you cannot change your position by rising within yourself, and then see the whole world respond. And I mean now!
 So, I tell you this lady is awake; the Child is awake in her, the purpose of life is to awake. If the whole vast world or sleeping humanity thought her important, would she feel flattered? If in a dream everyone praised you and then you awoke and found it was all a dream, would you be flattered? One dreamer puts a medal on another dreamer, and they do not know it. It is only the awakening that is important. Awakening and doing the will of God. God’s will is in you active as your own Imagination, and His will is to realize the imaginable state. To realize something novel as this lady did or to maintain something to maintain in being, or to let things go that you feel are unlovely. I will do it all and only act, and stop reacting. Then the whole book, The Bible, becomes alive. Leave all the ‘wise men to mock it or tolerate’. Let them reach the moon or the stars, they are all dead. Nothing lives outside of man. Man is the living soul, turning slowly into a life-giving Spirit. But you cannot tell it except in a parable or metaphor to excite the mind of man to get him to go out and prove it.
 Leave the good and evil and eat of the Tree of Life. Nothing in the world is untrue if you want it to be true. You are the truth of everything that you perceive. ‘I am the truth, and the way, the life revealed.’ If I have physically nothing in my pocket, then in Imagination I have much. But that is a lie based on fact, but truth is based on the intensity of my imagination and then I will create it in my world. Should I accept facts and use them as to what I should imagine? No.
 It is told us in the story of the fig tree. It did not bear for three years. One said, ‘Cut it down, and throw it away.’ But the keeper of the vineyard pleaded no’! Who is the tree? I am the tree; you are the tree. We bear or we do not. But the Keeper said he would dig around the tree and feed it ‘or manure it, as we would say today’ and see if it will not bear. Well I do that here every week and try to get the tree ‘you’ me to bear. You should bear whatever you desire. If you want to be happily married, you should be. The world is only response. If you want money, get it. Everything is a dream anyway. When you awake and know what you are creating and that you are creating it that is a different thing.
 The greatest book is the Bible, but it has been taken from a moral basis and it is all weeping and tears. It seems almost ruthless as given to us in the Gospel, if taken literally. The New Testament interprets the Old Testament, and it has nothing to do with morals. You change your mind and stay in that changed state until it unfolds. Man thinks he has to work himself out of something, but it is God asleep in you as a living soul, and then we are reborn as a life-giving spirit. We do it here in this little classroom called Earth or beyond the grave, for you cannot die. You can be just as asleep beyond the grave. I meet them constantly, and they are just like this. Same loves and same hates. No change. They will go through it until they finally awake, until they cease to react and begin to act.
 Do not take this story lightly which I have told you tonight. Take it to heart. Tonight when you are driving home enact a scene. No matter what it is. Forget good and evil. Enact a scene that implies you have what you desire, and to the degree that you are faithful to that state, it will unfold in your world and no power can stop it, for there is no other power.
 Nothing is independent of your perception of it, and this goes for that great philosopher among us who is still claiming that everything is independent of the perceiver, but that the perceiver has certain powers. It is not so. Nothing is independent of the perceiver. Everything is ‘burned up’ when I cease to behold it. It may exist for another, but not for me. Let us make our dream a noble one, for the world is infinite response to you, the being you want to be.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f61e84c3-526a-4244-aab5-0c0a698cecc2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068559</t>
   </si>
   <si>
-    <t>Discover The Law: And Other Essays on Manifestation by Neville Goddard. This book is published by General Press in eBook format, ISBN 9789388760348, ASIN B07NLL29CS, under Self-Help, Spirituality.</t>
+    <t>Discover The Law And Other Essays on Manifestation by Neville Goddard. This book is published by General Press in eBook format, ISBN 9789388760348, ASIN B07NLL29CS, under Self-Help, Spirituality.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>