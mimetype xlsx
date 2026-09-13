--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,150 +134,157 @@
   <si>
     <t>The Law and the Promise</t>
   </si>
   <si>
     <t>Neville Goddard</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>935499458X</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Self-Help</t>
+    <t>Non Fiction</t>
+  </si>
+  <si>
+    <t>New Thought</t>
   </si>
   <si>
     <t>Spirituality</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nonfiction</t>
   </si>
   <si>
     <t>OCC010000, SEL027000, SEL032000</t>
   </si>
   <si>
     <t>2022-09-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1961, ‘The Law and the Promise’ was written by Neville Goddard, one of the most extraordinary and ardently practical spiritual thinkers of the past century. Writing and lecturing under the solitary name Neville, this modern mystic enthralled audiences with one simple, radical idea: the human imagination is God. Neville taught that whatever you think and feel, you literally out-picture in your world.
 This is the mystic at the peak of his abilities, providing ideas and examples of how everyday people succeeded using his methods. This book contains arguably the most fantastic success stories involving the Law of Attraction ever published. Inside you will hear dozens of incredible first-person accounts from people who transformed their lives by unlocking the power of their imagination.</t>
   </si>
   <si>
     <t>Neville Lancelot Goddard (1905–1972) was a prominent and highly influential teacher in the New Thought movement, best known for his philosophy on the creative power of the human imagination. Born in St. Michael, Barbados, Goddard moved to New York City in 1922 to study drama. While working as a dancer and actor, his interests shifted toward mysticism after meeting an eccentric Ethiopian rabbi named Abdullah, who mentored him in Kabbalah, esoteric Christianity, and the psychological interpretation of scripture.
 Leaving the theater behind, Neville dedicated his life to teaching what he termed "The Law of Assumption"—the principle that one can manifest their desires by vividly assuming the feeling of the wish fulfilled. Unlike many of his contemporaries, he taught that the Bible was not a historical record but a psychological drama mapping the evolution of human consciousness, asserting that the divine creator is the human imagination itself.
 Throughout the mid-20th century, he delivered hundreds of unscripted lectures across the United States and authored foundational metaphysical classics, including Feeling is the Secret and The Power of Awareness. Today, Goddard’s visionary teachings continue to experience a massive resurgence, profoundly shaping modern self-help, spirituality, and manifestation philosophies.</t>
+  </si>
+  <si>
+    <t>The Law and the Promise by Neville Goddard is one of the clearest and most practical presentations of his philosophy of imagination, assumption, and conscious creation. First published in 1961, the book develops a central idea that appears throughout Goddard’s work: imagination is not merely a faculty for making pictures in the mind; it is a creative power through which people participate in shaping their experience of reality. Rather than presenting this idea only as an abstract theory, Goddard fills the book with stories from people who wrote to him describing how they used imagination to change circumstances involving money, work, relationships, health, travel, possessions, and other personal desires. The result is part spiritual teaching, part collection of personal testimonies, and part practical guide to the technique commonly described as “living in the end.”
+The central distinction in the book is between the Law and the Promise. The Law concerns the practical principle that imagination, when deliberately directed and emotionally accepted as real, influences the circumstances of life. The Promise refers to something deeper and more mystical: Goddard’s belief that human beings will ultimately awaken to their true spiritual identity and discover the divine within themselves. This distinction is essential to understanding the whole book. A reader who approaches The Law and the Promise only as a guide to manifesting money, relationships, possessions, or career success will understand only its first layer. Goddard considers those applications useful demonstrations of the Law, but he ultimately regards them as preparation for a much larger spiritual realization.
+The book begins with the striking proposition that imagining creates reality. For Goddard, the imagination is not passive. It does not merely reproduce photographs of the world around us. It can also generate new possibilities by allowing a person to mentally experience something before it becomes physically evident. The crucial point is that Goddard does not recommend simply wishing for an outcome or repeating positive words mechanically. Instead, he asks the reader to enter imaginatively into the desired situation and experience it from within. The difference is subtle but important. One can think about having a new home while still feeling like a person who does not have one. Goddard wants the reader to think from the experience of already possessing the home.
+This concept becomes especially clear in the chapter “Dwell Therein.” Goddard uses the metaphor of building a house and then actually living in it. A dream that remains permanently in the future is not enough. The individual must imaginatively occupy the desired state. If someone wants financial security, for example, the objective is not to obsess over the absence of money but to construct a brief inner experience that would naturally occur if financial security were already a fact. The person might imagine seeing a bank balance, hearing congratulations from a friend, paying a bill with ease, or sitting in a home that represents the desired stability. The important thing is the psychological position from which the scene is experienced. Goddard calls this living in the feeling of the wish fulfilled.
+This leads to one of the book’s most important distinctions: the difference between thinking of an outcome and thinking from an outcome. Thinking of success keeps success at a distance. Thinking from success means mentally occupying the identity of someone for whom the desired condition is already true. Goddard believes this shift changes the quality of consciousness. Instead of constantly asking, “How will I get there?” the practitioner imagines that the destination has already been reached. The practical steps that eventually occur are then allowed to unfold without the person trying to force every detail in advance. In Goddard’s framework, the imagination supplies the destination while life provides the “bridge of incidents” through which the destination becomes concrete.
+Another major teaching is revision, explored in the chapter “Turn The Wheel Backward.” Revision means mentally changing an unpleasant event after it has occurred. If a conversation ended badly, a person can revisit it in imagination and reconstruct it as they would have wanted it to happen. If someone received disappointing news, they can mentally replay the situation with a different outcome. Goddard sees this not merely as comforting fantasy but as a way of changing the psychological meaning and future consequences of an experience. Revision is therefore connected to his broader belief that imagination can transform the relationship between the individual and the past. Instead of allowing an unpleasant event to become a permanent mental fact, the person actively reshapes its representation in consciousness.
+The stories throughout the book are central to Goddard’s method. Rather than relying entirely on philosophical argument, he presents accounts from people who claim to have tested imagination in ordinary situations. Some stories involve substantial desires, while others involve seemingly trivial events. One person imagines obtaining something believed to be unavailable; another imagines a particular trip; another imagines a financial improvement; another mentally experiences a desired verdict or conversation. Goddard deliberately includes small examples because he wants readers to understand that the supposed Law is not reserved for extraordinary ambitions. He describes life as a kind of “kindergarten for image making,” where even small desires can become opportunities to test the principle.
+The chapter “There Is No Fiction” pushes the argument further. Goddard challenges the ordinary assumption that imagination is less real than physical experience. From his perspective, an imagined event can have a powerful reality in consciousness, and physical circumstances are expressions or shadows of deeper imaginal activity. This does not mean that every fleeting thought immediately becomes an external event. The book repeatedly emphasizes the importance of sustained attention, emotional involvement, and identification with the desired state. A random fantasy that is immediately forgotten is not equivalent to a deliberately cultivated assumption that becomes part of a person's mental life.
+This is why feeling occupies such an important place in The Law and the Promise. Goddard argues that an intellectual idea alone is insufficient. A person can repeat, “I am wealthy,” while internally feeling anxious, deprived, and doubtful. The words themselves are not the creative element; the accepted state behind them is what matters. Goddard therefore encourages readers to experience the emotional and sensory reality of the fulfilled desire. If the desired event were already true, how would it feel? What would the person see, hear, touch, or say? The aim is not to manufacture intense excitement every time but to create a natural inner sense that the imagined condition is already real.
+The chapter “Visionary Fancy” develops the idea of what Goddard calls spiritual sensation. The imagination can involve sight, sound, touch, taste, and smell. A person imagining a new home might mentally walk through its rooms. Someone imagining congratulations might hear a friend's voice. Someone imagining a vacation might picture the surroundings and feel the atmosphere. These sensory details make the scene more convincing to consciousness. Goddard's point is that imagination becomes powerful when the individual stops watching the mental scene as an outside spectator and instead enters it as a participant.
+The chapter “Moods” is especially important because Goddard treats emotional states as causes rather than merely consequences. People commonly say they are happy because something good happened or anxious because something bad happened. Goddard reverses the relationship. He argues that the mood itself can influence what follows. If a person consistently inhabits a mood of confidence, security, gratitude, or fulfillment, that state becomes a creative influence. Conversely, constantly dwelling in fear, resentment, defeat, or scarcity reinforces those patterns. The practical lesson is not to pretend that difficult emotions do not exist, but to become more conscious of the states one repeatedly inhabits.
+This idea of assuming a state is one of the most recognizable features of Neville Goddard’s philosophy. Instead of asking what circumstances currently say about the individual, the reader is encouraged to decide what inner state they want to occupy. Someone seeking a new career might stop mentally rehearsing rejection and instead imagine receiving congratulations from a colleague. Someone hoping for improved relationships might imagine a conversation characterized by warmth and mutual understanding. Someone seeking financial stability might mentally experience the relief of knowing that obligations have been comfortably handled. The scene itself can be very small. What matters is that it implies the desired end has already happened.
+The chapter “Through the Looking Glass” deepens this theme by challenging dependence on external appearances. According to Goddard, the senses report the current condition, but the imagination can conceive a different condition. If a person treats present circumstances as absolutely final, imagination becomes merely reactive. If the person learns to regard circumstances as changeable, imagination becomes transformative. This is why Goddard repeatedly encourages readers not to allow temporary appearances to dictate their inner state. The external world may seem to contradict the desired outcome, but in his system the practitioner is expected to remain loyal to the imaginal end.
+The next major concept is “Enter Into.” This is perhaps the most practical instruction in the entire book. Instead of imagining from a distant viewpoint, the individual should enter the desired scene and experience it through first-person awareness. If imagining a successful career, do not simply watch yourself receiving an award; hear the applause and feel the object in your own hands. If imagining reconciliation, hear the other person's voice and feel the emotional relief of the conversation. If imagining a new home, imagine sitting inside it rather than looking at a picture of yourself standing outside it. For Goddard, this movement from observation to participation is the difference between ordinary fantasy and deliberate imaginal practice.
+The chapter “Things Which Do Not Appear” reinforces the idea that visible reality is not the whole of reality. Goddard uses the unseen world of imagination as the source from which visible circumstances emerge. His language is deeply spiritual, and he frequently interprets biblical passages through this framework. The Bible, in his interpretation, is not primarily a historical record but a symbolic account of psychological and spiritual processes taking place within human consciousness. This is particularly important because Goddard's work is not simply secular positive thinking. His ideas about imagination are connected to a radical interpretation of God, Christ, faith, and biblical revelation.
+In “The Potter,” imagination becomes the creative craftsman that reshapes experience. Goddard describes the individual as material that can be formed through imaginal activity. Memory can reproduce existing patterns, but imagination can also transform them. This transformative capacity is particularly important when dealing with unwanted circumstances. Instead of accepting an unpleasant fact as permanently fixed, the individual can mentally alter it. The chapter presents imagination as something that can create, preserve, and transform.
+The chapter “Attitudes” then brings the teaching back to everyday psychology. An attitude is not simply an opinion; it is a way of inhabiting experience. Two people may encounter similar circumstances but respond very differently because they occupy different mental states. Goddard's teaching encourages readers to become deliberate about the attitudes they repeatedly assume. Confidence, gratitude, expectation, generosity, and peace can become habitual ways of seeing. In this sense, the book is ultimately concerned with identity. What kind of person do you assume yourself to be? What would you naturally think, feel, and expect if your desired life were already normal?
+The chapter “All Trivia” is particularly revealing because it shows Goddard's willingness to apply his philosophy to small, ordinary matters. Stories involving birds, objects, gifts, paintings, food, travel, and everyday coincidences illustrate his belief that the scale of the desire is irrelevant. The purpose of such examples is partly experimental: if the reader wants to test imagination, beginning with something small can make the process less intimidating. Goddard's underlying message is that imagination should not be reserved for emergencies or enormous ambitions. It is a faculty that can be consciously used in everyday life.
+“The Creative Moment” gathers these ideas into a broader understanding of the present. Every moment offers an opportunity to choose the state from which one is living. The past does not have to determine the future, and the present appearance does not have to dictate what is possible. Goddard's emphasis on the creative moment therefore becomes an invitation to examine one's habitual inner conversations. What are you repeatedly imagining? What scenes do you mentally rehearse? What outcomes do you expect? What identity do you unconsciously reinforce? For Goddard, these seemingly private activities are central to the construction of one's experience.
+The final chapter, “The Promise,” changes the tone of the book. After spending most of the work discussing practical applications of imagination, Goddard turns toward mystical experience. The Promise is not simply the promise of receiving material possessions. It concerns the awakening of the individual to a divine identity. Goddard interprets biblical events as stages of an inner spiritual journey, culminating in the realization that the divine is not distant from humanity but is experienced within. The practical Law is therefore only one level of his teaching. The deeper purpose is spiritual awakening.
+Ultimately, the central message of The Law and the Promise is that imagination should be treated as a disciplined, creative faculty rather than as idle fantasy. Goddard asks readers to choose an end, construct a simple imaginal scene that implies its fulfillment, enter that scene with sensory and emotional conviction, and persist in the resulting state rather than constantly returning to doubt and contrary appearances. He also teaches revision, encouraging readers to reshape painful memories rather than allowing them to dictate the future.
+For readers searching for a summary of The Law and the Promise, Neville Goddard's manifestation techniques, the meaning of “imagining creates reality,” the feeling of the wish fulfilled, living in the end, revision, SATS, mental rehearsal, or Neville Goddard's Law and Promise explained, the book can be understood as both a practical manual and a spiritual text. Its stories provide illustrations of the Law, while its final chapter points toward what Goddard considers its ultimate purpose: awakening to the divine nature of imagination itself.
+Whether a reader accepts Goddard's metaphysical claims literally or approaches them as a powerful framework for attention, identity, visualization, and personal meaning, the book raises an enduring question: What happens when we stop allowing our present circumstances to determine every thought about our future? Goddard's answer is radical. He believes that by changing the inner state from which we live, we begin changing the experience that state produces. The deepest lesson of The Law and the Promise is therefore not simply “imagine what you want.” It is to become conscious of the inner world you continually inhabit—and to recognize that, in Goddard's philosophy, this inner world is not merely preparation for life. It is the creative beginning of life itself.</t>
   </si>
   <si>
     <t>Chapter 1 : The Law: Imagining Creates Reality
 “Man is all Imagination. God is Man and exists in us and we in Him... The Eternal Body of Man is the Imagination, that is, God, Himself.”
 Blake
 The purpose of the first portion of this book is to show, through actual true stories, how imagining creates reality. Science progresses by way of hypotheses tentatively tested and afterwards accepted or rejected according to the facts of experience. The claim that imagining creates reality needs no more consideration than is allowed by science. It proves itself in performance.
 The world in which we live is a world of imagination. In fact, life itself is an activity of imagining; “For Blake”, wrote Professor Morrison of the University of St. Andrews, “the world originates in a divine activity identical with what we know ourselves as the activity of imagination”, his task being “to open the immortal eyes of man inward into the worlds of thought, into eternity, ever expanding in the bosom of God, the Human Imagination.”
 Nothing appears or continues in being by a power of its own. Events happen because comparatively stable imaginal activities created them, and they continue in being only as long as they receive such support. “The secret of imagining”, writes Douglas Fawcett, “is the greatest of all problems to the solution of which the mystic aspires. Supreme power, supreme wisdom, supreme delight lie in the far-off solution of this mystery.”
 When man solves the mystery of imagining, he will have discovered the secret of causation, and that is: Imagining creates reality. Therefore, the man who is aware of what he is imagining knows what he is creating; realizes more and more that the drama of life is imaginal—not physical. All activity is at bottom imaginal. An awakened Imagination works with a purpose. It creates and conserves the desirable, and transforms or destroys the undesirable.
 Divine imagining and human imagining are not two powers at all, rather one. The valid distinction which exists between the seeming two lies not in the substance with which they operate but in the degree of intensity of the operant power itself. Acting at high tension, an imaginal act is an immediate objective fact. Keyed low, an imaginal act is realized in a time process. But whether imagination is keyed high or low, it is the “ultimate, essentially non-objective Reality from which objects are poured forth like sudden fancies” (Hermann Keyserling, Count, “The Travel Diary of a Philosopher”). No object is independent of imagining on some level or levels. Everything in the world owes its character to imagination on one of its various levels.
 “Objective reality”, writes Fichte, “is solely produced through imagination”. Objects seem so independent of our perception of them that we incline to forget that they owe their origin to imagination. The world in which we live is a world of imagination, and man—through his imaginal activities—creates the realities and the circumstances of life; this he does either knowingly or unknowingly.
 Men pay too little attention to this priceless gift—The Human Imagination—and a gift is practically nonexistent unless there is a conscious possession of it and a readiness to use it.
 All men possess the power to create reality, but this power sleeps as though dead, when not consciously exercised. Men live in the very heart of creation—The Human Imagination—yet are no wiser for what takes place therein.
 The future will not be fundamentally different from the imaginal activities of man; therefore, the individual who can summon at will whatever imaginal activity he pleases and to whom the visions of his imagination are as real as the forms of nature, is master of his fate. The future is the imaginal activity of man in its creative march. Imagining is the creative power not only of the poet, the artist, the actor and orator, but of the scientist, the inventor, the merchant and the artisan. Its abuse in unrestrained unlovely image-making is obvious; but its abuse in undue repression breeds a sterility which robs man of actual wealth of experience. Imagining novel solutions to ever more complex problems is far more noble than to run from problems. Life is the continual solution of a continuously synthetic problem.
 Imagining creates events. The world, created out of men’s imagining, comprises un-numbered warring beliefs; therefore, there can never be a perfectly stable or static state. Today’s events are bound to disturb yesterday’s established order. Imaginative men and women invariably unsettle a pre-existing peace of mind.
 Do not bow before the dictate of facts and accept life on the basis of the world without. Assert the supremacy of your Imaginal acts over facts and put all things in subjection to them. Hold fast to your ideal in your imagination. Nothing can take it from you but your failure to persist in imagining the ideal realized. Imagine only such states that are of value or promise well.
 To attempt to change circumstances before you change your imaginal activity, is to struggle against the very nature of things. There can be no outer change until there is first an imaginal change. Everything you do, unaccompanied by an imaginal change, is but futile readjustment of surfaces. Imagining the wish fulfilled brings about a union with that state, and during that union you behave in keeping with your imaginal change. This shows you that an imaginal change will result in a change of behavior. However, your ordinary imaginal alterations as you pass from one state to another are not transformations because each of them is so rapidly succeeded by another in the reverse direction. But whenever one state grows so stable as to become your constant mood, your habitual attitude, then that habitual state defines your character and is a true transformation.
 How do you do it? Self-abandonment! That is the secret. You must abandon yourself mentally to your wish fulfilled in your love for that state, and in so doing, live in the new state and no more in the old state. You can’t commit yourself to what you do not love, so the secret of self-commission is faith—plus love. Faith is believing what is unbelievable. Commit yourself to the feeling of the wish fulfilled, in faith that this act of self-commission will become a reality. And it must become a reality because imagining creates reality.
 Imagination is both conservative and transformative. It is conservative when it builds its world from images supplied by memory and the evidence of the senses. It is creatively transformative when it imagines things as they ought to be, building its world out of the generous dreams of fancy. In the procession of images, the ones that take precedence—naturally—are those of the senses. Nevertheless, a present sense impression is only an image. It does not differ in nature from a memory image or the image of a wish. What makes a present sense impression so objectively real is the individual’s imagination functioning in it and thinking from it; whereas, in a memory image or a wish, the individual’s imagination is not functioning in it and thinking from it, but is functioning out of it and thinking of it.
 If you would enter into the image in your imagination, then would you know what it is to be creatively transformative: then would you realize your wish; and then you would be happy. Every image can be embodied. But unless you, yourself, enter the image and think from it, it is incapable of birth. Therefore, it is the height of folly to expect the wish to be realized by the mere passage of time. That which requires imaginative occupancy to produce its effect, obviously cannot be effected without such occupancy. You cannot be in one image and not suffer the consequences of not being in another.
 Imagination is spiritual sensation. Enter the image of the wish fulfilled, then give it sensory vividness and tones of reality by mentally acting as you would act were it a physical fact. Now, this is what I mean by spiritual sensation. Imagine that you are holding a rose in your hand. Smell it. Do you detect the odor of roses? Well, if the rose is not there, why is its fragrance in the air? Through spiritual sensation—that is—through imaginal sight, sound, scent, taste and touch, you can give to the image sensory vividness. If you do this, all things will conspire to aid your harvesting and upon reflection you will see how subtle were the threads that led to your goal. You could never have devised the means which your imaginal activity employed to fulfill itself.
 If you long to escape from your present sense fixation, to transform your present life into a dream of what might well be, you need but imagine that you are already what you want to be and to feel the way you would expect to feel under such circumstances. Like the make-believe of a child who is remaking the world after its own heart, create your world out of pure dreams of fancy. Mentally enter into your dream; mentally do what you would actually do, were it physically true. You will discover that dreams are realized not by the rich, but by the imaginative. Nothing stands between you and the fulfillment of your dreams but facts—and facts are the creations of imagining. If you change your imagining, you will change the facts.
 Man and his past are one continuous structure. This structure contains all of the facts which have been conserved and still operate below the threshold of his surface mind. For him it is merely history. For him it seems unalterable—a dead and firmly fixed past. But for itself, it is living—it is part of the living age. He cannot leave behind him the mistakes of the past, for nothing disappears. Everything that has been is still in existence. The past still exists, and it gives—and still gives—its results. Man must go back in memory, seek for and destroy the causes of evil, however far back they lie. This going into the past and replaying a scene of the past in imagination as it ought to have been played the first time, I call revision—and revision results in repeal.
 Changing your life means changing the past. The causes of any present evil are the unrevised scenes of the past. The past and the present form the whole structure of man; they are carrying all of its contents with it. Any alteration of content will result in an alteration in the present and future.
 Live nobly—so that mind can store a past well worthy of recall. Should you fail to do so, remember, the first act of correction or cure is always—“revise.” If the past is recreated into the present, so will the revised past be recreated into the present, or else the claim... though your sins are like scarlet, they shall be as white as snow (Isaiah 1:18)... is a lie. And it is no lie.
 The purpose of the story-to-story Commentary that follows is to link up as briefly as possible the distinct but never disconnected themes of the fourteen chapters into which I have divided the first part of this book. It will serve, I hope, as a thread of coherent thought that binds the whole into proof of its claim! Imagining Creates Reality.
 To make such a claim is easily done. To prove it in the experience of others is far sterner. To stir you to use the “Law” constructively in your own life—that is the aim of this book.
 Chapter 2 : Dwell Therein
 “My God, I heard this day, that none doth build a stately habitation, but he that means to dwell therein. What house more stately hath there been, or can be, than is Man, to whose creation all things are in decay?”
 George Herbert
 I wish it were true of man’s noble dreams, but unfortunately—perpetual construction, deferred occupancy—is the common fault of man. Why “build a stately habitation”, unless you intend to “dwell therein”? Why build a dream house and not “dwell therein”?
 This is the secret of those who lie in bed awake while they dream things true. They know how to live in their dream until, in fact, they do just that. Man, through the medium of a controlled, waking dream, can predetermine his future. That imaginal activity, of living in the feeling of the wish fulfilled, leads man across a bridge of incident to the fulfillment of the dream. If we live in the dream—thinking from it, and not of it—then the creative power of imagining will answer our adventurous fancy, and the wish fulfilled will break in upon us and take us unawares.
 Man is all imagination; therefore, man must be where he is in imagination, for his imagination is himself. To realize that imagination is not something tied to the senses or enclosed within the spatial boundary of the body is most important. Although man moves about in space by movement of his physical body, he need not be so restricted. He can move by a change in what he is aware of. However real the scene on which sight rests, man can gaze on one never before witnessed. He can always remove the mountain if it upsets his concept of what life ought to be. This ability to mentally move from things as they are to things as they ought to be, is one of the most important discoveries that man can make. It reveals man as a center of imagining with powers of intervention which enable him to alter the course of observed events, moving from success to success through a series of mental transformations of nature, of others, and himself.
 For many years a doctor and his wife “dreamed” about their “stately habitation”, but not until they imaginatively lived in it, did they manifest it. Here is their story:
 “Some fifteen years ago, Mrs. M. and I purchased a lot on which we built a two-story building housing our office and living area. We left ample space on the lot for an apartment building—if and when our finances would permit. All those years we were busy paying off our mortgage, and at the end of that time had no money for the additional building we still desired so much. It was true that we had an ample savings account which meant security for our business, but to use any part of it for a new building would be to jeopardize that security.
 “But now your teaching awakened a new concept, boldly telling us we could have what we most desired through the controlled use of our imagination and that realizing a desire was made more convincing ‘without money’. We decided to put it to a test to forget about ‘money’ and concentrate our attention on the thing we desired most in this world—the new apartment building.
 “With this principle in mind, we mentally constructed the new building as we wanted it, actually drawing physical plans so we could better formulate our mental picture of the completed structure. Never forgetting to think from the end (in our case, the completed, occupied building), we took many imaginative trips through our apartment house, renting the units to imaginary tenants, examining in detail every room and enjoying the feeling of pride as friends offered congratulations on the unique planning. We brought into our imaginal scene one friend in particular (I shall call her Mrs. X), a lady we had not seen for some time as she had ‘given us up’ socially, believing us a bit peculiar in our new way of thinking. In our imaginal scene, we took her through the building and asked how she liked it. Hearing her voice distinctly, we had her reply, ‘Doctor, I think it is beautiful’.
 “One day, while talking together of our building, my wife mentioned a contractor who had constructed several apartment houses in our neighborhood. We knew of him only by the name that appeared on signs adjacent to buildings under construction. But realizing that if we were living in the end, we would not be looking for a contractor, we promptly forgot this angle. Continuing these periods of daily imagining for several weeks, we both felt we were now ‘fused’ with our desire and had successfully been living in the end.
 “One day a stranger entered our office and identified himself as the contractor whose name my wife had mentioned weeks before. In an apologetic manner, he said, ‘I don’t know why I stopped here. I normally don’t go to see people, but rather, people come to see me’. He explained that he passed our office often and had wondered why there wasn’t an apartment building on the corner lot. We assured him we would like very much to have such a building there but that we had no money to put into the project, not even the few hundred dollars it would take for plans.
 “Our negative response did not faze him and seemingly compelled, he began to figure and devise ways and means to carry out the job, unasked and unencouraged by us. Forgetting the incident, we were quite startled when a few days later this man called, informing us that plans were completed and that the proposed building would cost us thirty thousand dollars! We thanked him politely and did absolutely nothing. We knew we had been ‘living imaginatively in the end’ of a completed building and that Imagination would assemble that building perfectly without any ‘outside’ assistance from us. So, we were not surprised when the contractor called again the next day to say he had found a set of blueprints in his files that fitted our needs perfectly with few alterations. This, we were informed, would save us the architect’s fee for new plans. We thanked him again and still did nothing.
 “Logical thinkers would insist that such negative response from prospective customers would completely end the matter. Instead, two days later, the contractor again called with the news that he had located a finance company willing to cover the necessary loan with the exception of a few thousand dollars. It sounds incredible, but we still did nothing. For—remember—to us this building was completed and rented, and in our imagination we had not put one penny into its construction.
 “The balance of this tale reads like a sequel to ‘Alice In Wonderland’, for the contractor came to our office the next day and said, as though presenting us with a gift, ‘You people are going to have that new building anyway. I’ve decided to finance the balance of the loan myself. If this is agreeable, I’ll have my lawyer draw up the papers, and you can pay me back out of net profits from rentals’.
 “This time we did do something! We signed the papers, and construction began immediately. Most of the apartment units were rented before final completion, and all but one occupied the day of completion. We were so thrilled by the seemingly miraculous events of the past few months that for a while we didn’t understand this seeming ‘flaw’ in our imaginal picture. But knowing what we had already accomplished through the power of imagining, we immediately conceived another imaginal scene and in it, this time, instead of showing the party through the unit and hearing the words ‘we’ll take it’, we ourselves in imagination visited tenants who had already moved in that apartment. We allowed them to show us through the rooms and heard their pleased and satisfied comments. Three days later that apartment was rented.
 “Our original imaginary drama had objectified itself in every detail save one, and that one became a reality when, one month later, our friend, Mrs. X, surprised us with a long overdue visit, expressing her desire to see our new building. Gladly we took her through, and at the end of the tour heard her speak the line we had heard in our imagination so many weeks before, as with emphasis on each word, she said, ‘Doctor, I think it is beautiful’.
-“Our dream of fifteen years was realized. And we know, now, that it could have been realized any time within those fifteen years if we had known the secret of imagining and how to ‘live in the end’ of desire. But now it was realized—our one big desire was objectified. And we did not put one penny of our own money into it.”—Dr. M.
-[...17 lines deleted...]
-Nothing is more continuously wonderful than the things that happen every day to the man with imagination sufficiently awake to realize their wonder. Observe your imaginal activities. Imagine better than the best you know, and create a better world for yourself and others. Live as though the wish had come, even though it is yet to come, and you will shorten the period of waiting. The world is imaginal, not mechanistic. Imaginal acts—not blind fate—determine the course of history.</t>
+“Our dream of fifteen years was realized. And we know, now, that it could have been realized any time within those fifteen years if we had known the secret of imagining and how to ‘live in the end’ of desire. But now it was realized—our one big desire was objectified. And we did not put one penny of our own money into it.”—Dr. M.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/62094e65-bf1f-41b2-a3dc-542699f29763.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068178</t>
   </si>
   <si>
-    <t>Discover The Law and the Promise by Neville Goddard. This book is published by General Press in Paperback format, ISBN 9789354994586, ASIN 935499458X, under Self-Help, Spirituality, Nonfiction.</t>
+    <t>Discover The Law and the Promise by Neville Goddard. This book is published by General Press in Paperback format, ISBN 9789354994586, ASIN 935499458X, under Non Fiction, New Thought, Spirituality.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -818,68 +825,70 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>