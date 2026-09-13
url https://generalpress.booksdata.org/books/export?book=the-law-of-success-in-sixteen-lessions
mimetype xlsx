--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -155,50 +155,68 @@
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>Business &amp; Money</t>
   </si>
   <si>
     <t>BUS071000, SEL027000, SEL021000, BUS107000</t>
   </si>
   <si>
     <t>2017-08-07 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Originally published in 1928, this is the book that began Napoleon Hill's self-help odyssey. Hill queried dozens of people about the keys to their prosperity and organized his findings into 16 principles. Each principle marks a chapter of this book, forming a methodology for employing untapped 'mind-power' that leads to success.
 Hill was well known for researching what made millionaires different from the common man. The sixteen lessons in this book perfectly crystallize everything you will need to know to succeed during these hard economic times. Many of today's best known self-help books take their core concepts form this book. 'The Secret', 'The Power of Positive Thinking', 'The Millionaire Next Door', and 'The Law of Attraction' all take their basic premises from this landmark work. Once you've read this book you will understand what gives certain people an edge over everyone else. By following the advice laid out clearly herein you'll be the one with an edge. It's time to stop wondering what it's like to be rich and start knowing. This book has changed countless lives and it can change yours! Unlike many of the other editions on the market today, this edition is complete and unabridged!</t>
   </si>
   <si>
     <t>Napoleon Hill was an American author in the area of the new thought movement who was one of the earliest producers of the modern genre of personal-success literature. He is widely considered to be one of the great writers on success. His teachings have gone on to influence entire generations of success seekers, setting the standard for the foundations of today's motivational thinking. His most famous work—'Think and Grow Rich' (1937), is one of the best-selling books of all time (at the time of Hill's death in 1970, Think and Grow Rich had sold 20 million copies). Hill's works examined the power of personal beliefs, and the role they play in personal success. He became an advisor to President Franklin D. Roosevelt from 1933 to 1936.
 "What the mind of man can conceive and believe, it can achieve" is one of Hill's hallmark expressions. How achievement actually occurs, and a formula for it that puts success in reach of the average person, were the focal points of Hill's books.</t>
+  </si>
+  <si>
+    <t>Napoleon Hill’s The Law of Success in Sixteen Lessons is a practical self-development book built around the idea that achievement begins with a disciplined mind and a clear purpose. First published in 1928, the book presents a broad philosophy of personal and professional success based on qualities such as definite purpose, self-confidence, initiative, imagination, enthusiasm, self-control, accurate thinking, cooperation, and persistence. Hill argues that success is rarely the result of luck alone. Instead, it grows from habits of thought and action that can be consciously developed. The book’s sixteen lessons are intended to work together, forming a complete system for turning ambition into organized effort and long-term achievement.
+Hill begins with the importance of a definite chief aim. According to him, many people struggle because they have no clear idea of what they actually want. They may work hard, but their efforts are scattered because they lack a central purpose. Hill therefore encourages readers to choose a specific goal and make it the organizing principle of their lives. A definite purpose gives direction to thought, helps people recognize opportunities, and makes it easier to decide which activities deserve attention. Without such a goal, even intelligence and hard work can be wasted.
+The next important principle is self-confidence. Hill believes that people cannot accomplish much if they constantly doubt their own ability. Self-confidence does not mean believing that one is perfect or capable of everything. Rather, it means developing faith in one’s ability to learn, make decisions, overcome difficulties, and continue after failure. Hill connects self-confidence with knowledge and repeated effort. The more a person develops useful skills and takes purposeful action, the stronger confidence can become.
+Hill then emphasizes the importance of habit and initiative. He argues that successful people do not wait indefinitely for someone else to tell them what to do. They recognize useful opportunities and act upon them. Initiative means being willing to take responsibility and begin meaningful work without needing constant external encouragement. This quality is especially important in leadership because people who consistently take constructive action naturally become more influential.
+Imagination is another major element of Hill’s philosophy. He divides imagination into forms that involve creating new ideas and improving existing ones. Every invention, business, organization, or useful achievement begins as an idea. Hill encourages readers to develop the ability to see possibilities where others see only limitations. Imagination becomes particularly valuable when combined with a definite purpose, because creative thinking then has a clear direction.
+Hill also places great emphasis on enthusiasm. He believes enthusiasm gives energy to both thought and action. A person who genuinely believes in a goal is more likely to inspire others and persist through difficulties. However, enthusiasm should not be confused with temporary excitement. Hill’s ideal enthusiasm is connected to a meaningful purpose and sustained effort. It helps people remain emotionally engaged with their work rather than treating it as a burden.
+Self-control is presented as the necessary balance to enthusiasm. Strong emotions can be useful, but they can also lead to impulsive decisions. Hill encourages readers to learn how to control anger, fear, jealousy, discouragement, and other destructive emotions. A person who cannot manage emotional reactions may damage relationships or make decisions that undermine long-term goals. Self-control allows a person to respond thoughtfully rather than simply reacting to circumstances.
+Accurate thinking is another central lesson. Hill distinguishes between facts and opinions and warns against accepting information simply because it sounds convincing. Successful decision-making requires examining evidence, separating relevant facts from irrelevant details, and forming independent judgments. He encourages readers to avoid both negative thinking and blind optimism. Clear thinking requires the ability to see reality honestly while still searching for constructive solutions.
+The book also discusses the importance of learning from mistakes. Hill does not treat failure as a permanent condition. Instead, he views many failures as temporary setbacks that can reveal valuable information. A person who studies mistakes can discover what went wrong and make better decisions in the future. The real danger is not failure itself but allowing failure to create a permanent belief in defeat. Persistence becomes essential because major achievements often require repeated attempts.
+Hill gives considerable attention to cooperation and what he calls the “Master Mind” principle. He argues that people can achieve more by combining their knowledge, experience, skills, and ideas with those of others. A Master Mind group is a cooperative alliance in which individuals work toward a common purpose and support one another. The concept reflects Hill’s belief that success is rarely a completely solitary achievement. Strong relationships and organized cooperation can multiply individual abilities.
+Leadership is closely connected with this principle. Hill describes leadership not as domination but as the ability to organize people around a shared purpose. A good leader must understand human nature, communicate clearly, make decisions, accept responsibility, and inspire confidence. Leadership also requires fairness and consistency. People are more willing to follow someone who demonstrates competence and integrity than someone who simply demands obedience.
+Hill also explores the habit of going the extra mile. He argues that people who consistently provide more useful service than they are required to give create opportunities for themselves. Going beyond minimum expectations can build trust, reputation, and professional relationships. The idea is not simply to work endlessly without reward but to develop a habit of adding value. In Hill’s system, usefulness is one of the foundations of lasting success.
+Another recurring theme is the importance of concentration and organized effort. Having a goal is not enough. People must direct their attention toward activities that contribute to that goal. Distraction, indecision, and constantly changing plans can weaken progress. Hill encourages readers to organize their time and efforts so that energy is not wasted on activities that have little connection with their main purpose.
+Hill also discusses the influence of habits and the subconscious mind. Repeated thoughts can gradually shape attitudes and behavior. If a person constantly focuses on fear, failure, or limitation, those ideas can become deeply established. Conversely, repeatedly thinking about a clear purpose, constructive possibilities, and disciplined action can strengthen productive habits. Hill’s approach reflects the self-help psychology of his era and places strong emphasis on the power of mental conditioning.
+The final lessons bring these ideas together through persistence and disciplined application. Hill argues that success requires more than reading about principles. Knowledge becomes useful only when it is translated into action. A person must develop a definite goal, create a plan, act with confidence, learn from setbacks, cooperate with others, and continue long enough for results to emerge.
+Ultimately, The Law of Success in Sixteen Lessons presents success as a combination of purpose, character, thought, relationships, and persistent action. Hill’s central message is that individuals have significant influence over the direction of their lives because they can deliberately develop their habits of thinking and acting. Although some of Hill’s claims about the mind and success are expressed more confidently than modern research would support, the practical appeal of the book lies in its emphasis on clarity, discipline, initiative, cooperation, and perseverance. Its enduring lesson is that ambition becomes meaningful only when it is organized into a definite purpose and supported by consistent action. For Hill, successful living is therefore not simply about gaining money or status; it is about developing the mental habits and personal qualities that enable a person to pursue a meaningful goal and contribute something valuable to others.</t>
   </si>
   <si>
     <t>CONTENTS:
 Lesson One : The Master Mind
 Lesson Two : A Definite Chief Aim
 Lesson Three : Self-Confidence
 Lesson Four : The Habit of Saving
 Lesson Five : Initiative and Leadership
 Lesson Six : Imagination
 Lesson Seven : Enthusiasm
 Lesson Eight : Self-Control
 Lesson Nine : Habit of Doing More than Paid For
 Lesson Ten : Pleasing Personality
 Lesson Eleven : Accurate Thought
 Lesson Twelve : Concentration
 Lesson Thirteen : Co-Operation
 Lesson Fourteen : Failure
 Lesson Fifteen : Tolerance
 Lesson Sixteen : The Golden Rule
 --------------------------------------
 Lesson One : The Master Mind
 “You Can Do It if You Believe You Can!”
 This is a course on the fundamentals of Success.
 Success is very largely a matter of adjusting one’s self to the ever-varying and changing environments of life, in a spirit of harmony and poise. Harmony is based upon understanding of the forces constituting one’s environment; therefore, this course is in reality a blueprint that may be followed straight to success, because it helps the student to interpret, understand and make the most of these environmental forces of life.
 Before you begin reading the Law of Success lessons you should know something of the history of the course. You should know exactly what the course promises to those who follow it until they have assimilated the laws and principles upon which it is based. You should know its limitations as well as its possibilities as an aid in your fight for a place in the world.
@@ -860,68 +878,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>