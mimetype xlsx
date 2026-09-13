--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -158,50 +158,71 @@
   <si>
     <t>Business &amp; Money</t>
   </si>
   <si>
     <t>Motivational</t>
   </si>
   <si>
     <t>SEL027000, SEL021000, BUS071000, BUS012000</t>
   </si>
   <si>
     <t>2022-12-13 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1993, ‘The Leader in You’ by Dale Carnegie, an American writer and lecturer, and the developer of courses in self-improvement, salesmanship, corporate training, public speaking, and interpersonal skills.
 This book is developed from the demonstrated Dale Carnegie Leadership Success Model and Dale Carnegie’s Human Relationships Principles to assist you to comprehend means and methods to manage expected leadership challenges and redirect your perspective and demeanor to evolve into a more optimistic and confident role model leader.
 This presents beneficial guidance, techniques, and real-life models from top leaders around the world that will coach you to be a more influential leader who encourages success in your team. This book will enable you to dig your unsuspected strength and become a winning leader. In it, coauthors Stuart R. Levine and Michael A. Crom apply the famed organization’s time-tested human relations principles to demonstrate how anyone, regardless of his or her job, can harness creativity and enthusiasm to work more productively.</t>
   </si>
   <si>
     <t>Dale Carnegie (1888–1955) was a pioneering American writer, lecturer, and developer of world-renowned courses in self-improvement, salesmanship, corporate training, public speaking, and interpersonal skills. Born into poverty on a farm in Maryville, Missouri, Carnegie sought a way out of his early struggles through education. He attended State Teachers College in Warrensburg, where he discovered a profound natural talent for debate and public speaking. After graduating, he worked various rigorous sales jobs—including selling bacon, soap, and lard for Armour and Company—before moving to New York City to briefly pursue a career in acting.
 In 1912, recognizing a widespread need among professionals for improved communication skills, Carnegie convinced a local YMCA manager to let him teach a public speaking class in exchange for a percentage of the proceeds. The class was a massive, immediate success, ultimately leading to the establishment of the Dale Carnegie Institute. His core teaching philosophy centered on the idea that success in business and life depends far more on one's ability to communicate effectively, build self-confidence, and interact positively with others than on purely technical knowledge.
 Carnegie’s monumental breakthrough occurred in 1936 with the publication of How to Win Friends and Influence People. Originally intended merely as a supplemental textbook for his courses, the book became an unprecedented overnight sensation. It offered practical, highly accessible advice on handling people, winning them over to your way of thinking, and leading without arousing resentment. It has since sold tens of millions of copies worldwide, fundamentally shaping the modern self-help genre.
 Carnegie later authored several other influential works, including How to Stop Worrying and Start Living (1948). His pragmatic wisdom, rooted in genuine appreciation and empathy for others, continues to transform lives, cementing his enduring legacy as a titan of personal development.</t>
+  </si>
+  <si>
+    <t>The Leader in You by Dale Carnegie is a practical guide to leadership that argues that effective leadership is not reserved for people with impressive titles or extraordinary talents. Instead, it is a skill that can be learned and strengthened through better communication, genuine respect for others, emotional intelligence, and a commitment to continuous personal growth. Drawing on Carnegie's well-known principles of human relations, the book explains that leadership begins with understanding people, inspiring trust, and helping others achieve their best.
+At the heart of the book is the belief that leadership is fundamentally about influence rather than authority. A manager may have the power to give instructions, but a true leader earns the willingness of others to follow. Carnegie emphasizes that people respond far more positively to encouragement, appreciation, and respect than to fear or criticism. Leadership, therefore, is not about controlling people but about bringing out their strengths and creating an environment where they can succeed.
+The book begins by challenging common misconceptions about leadership. Many people believe leaders are born with exceptional charisma or confidence, but Carnegie argues that the qualities associated with great leaders can be cultivated over time. Habits such as listening carefully, communicating honestly, treating people fairly, and maintaining a positive attitude are developed through conscious effort and daily practice. Leadership is presented as a lifelong process of learning rather than a fixed personality trait.
+One of the central themes is the importance of building trust. Carnegie explains that trust is the foundation of every successful relationship, whether in business, education, government, or family life. People are more willing to cooperate with leaders who are honest, dependable, and consistent. Trust cannot be demanded or achieved through authority alone. It grows when leaders keep their promises, admit mistakes, and demonstrate genuine concern for the people they serve.
+Communication occupies a major place throughout the book. Carnegie argues that effective leaders are not simply skilled speakers; they are attentive listeners. By listening with patience and sincere interest, leaders gain a better understanding of other people's concerns, motivations, and ideas. This ability to listen creates stronger relationships, reduces misunderstandings, and encourages open dialogue. Employees and colleagues who feel heard are more likely to contribute creative ideas and remain committed to shared goals.
+Another recurring lesson is the power of encouragement and appreciation. Carnegie believes that everyone wants to feel valued for their efforts. Leaders who recognize achievements, express sincere gratitude, and celebrate progress inspire higher levels of motivation than those who focus only on mistakes. Genuine appreciation strengthens confidence and builds loyalty, while constant criticism often discourages initiative and weakens morale.
+The book also explores how leaders should handle mistakes and conflict. Carnegie advises against humiliating or blaming others publicly. Instead, he recommends addressing problems with respect and tact. Constructive feedback should focus on improving performance rather than attacking a person's character. When leaders approach difficult conversations with empathy and a genuine desire to help, they create opportunities for growth instead of resentment.
+Self-awareness is another important element of Carnegie's leadership philosophy. Before attempting to influence others, leaders must understand their own strengths, weaknesses, emotions, and habits. A person who lacks self-control will struggle to guide others effectively. Carnegie encourages readers to examine their attitudes honestly, remain open to feedback, and continually seek personal improvement. Leadership begins with leading oneself.
+The book emphasizes the value of positive thinking without suggesting that optimism means ignoring reality. Carnegie acknowledges that every organization and every individual encounters setbacks. The difference lies in how leaders respond. Those who maintain hope, focus on solutions, and encourage resilience help others navigate challenges with greater confidence. A leader's attitude often shapes the emotional climate of an entire team.
+Carnegie also discusses the importance of setting clear goals and communicating a compelling vision. People perform best when they understand not only what they are expected to do but also why their work matters. Effective leaders connect individual responsibilities to larger organizational objectives, helping people see purpose in their efforts. A meaningful vision gives direction during periods of uncertainty and inspires commitment beyond immediate tasks.
+Delegation is presented as another essential leadership skill. Rather than attempting to control every detail, successful leaders trust capable individuals with meaningful responsibilities. Delegating work demonstrates confidence in others while allowing them to develop new skills and take ownership of their contributions. Carnegie explains that leadership involves developing future leaders rather than creating dependence on a single authority figure.
+The book repeatedly highlights the importance of leading by example. Employees observe what leaders do more closely than what they say. Integrity, punctuality, honesty, discipline, and respect become persuasive only when demonstrated consistently. Leaders who expect excellence from others must first uphold those standards themselves. Personal example creates credibility that cannot be achieved through speeches or policies alone.
+Carnegie also stresses the importance of adaptability. Organizations constantly face changing markets, technologies, customer expectations, and economic conditions. Effective leaders remain flexible, willing to learn, and open to new ideas. Instead of resisting change, they view it as an opportunity for innovation and improvement. This willingness to adapt helps organizations remain competitive while encouraging employees to embrace learning rather than fear it.
+Relationships remain at the center of Carnegie's leadership philosophy. He argues that successful organizations are built not merely on efficient systems but on healthy human connections. Leaders who treat people with dignity foster cooperation, creativity, and long-term commitment. Respectful relationships reduce unnecessary conflict and create workplaces where individuals feel safe to share ideas and solve problems together.
+Decision-making is another area of focus. Carnegie encourages leaders to gather information carefully, seek advice from knowledgeable people, and avoid acting impulsively. Sound decisions require both logical analysis and thoughtful consideration of how outcomes will affect others. While leaders cannot avoid every mistake, they can increase the quality of their decisions by remaining humble, informed, and willing to adjust course when necessary.
+The book also explores leadership beyond the workplace. Carnegie suggests that the same principles apply within families, schools, volunteer organizations, and communities. Anyone who encourages cooperation, resolves conflict fairly, and inspires others through kindness and integrity is practicing leadership. This broad perspective makes the book relevant to readers regardless of their profession or position.
+A consistent message throughout the book is that leadership is ultimately an act of service. Rather than seeking personal recognition, effective leaders focus on helping others succeed. They invest time in mentoring, teaching, encouraging, and creating opportunities for growth. When leaders genuinely care about the development of those around them, organizations become stronger and individuals gain confidence in their own abilities.
+Carnegie's writing style is practical, conversational, and encouraging. Instead of presenting complicated theories, he explains leadership through everyday situations and timeless principles of human behavior. His advice remains accessible because it emphasizes qualities that anyone can practice, including honesty, empathy, patience, and clear communication.
+Ultimately, The Leader in You presents leadership as a combination of character and skill. Dale Carnegie argues that influence grows not through authority or force but through trust, respect, and genuine concern for others. By cultivating strong relationships, communicating with sincerity, embracing continuous learning, and leading through personal example, individuals can become leaders who inspire confidence and bring out the best in those around them. The book reminds readers that lasting leadership is measured not by personal success alone but by the positive impact they have on the lives and growth of others.</t>
   </si>
   <si>
     <t>Chapter 1 : Finding the Leader in You
 Charles Schwab was paid a salary of a million dollars a year in the steel business, and he told me that he was paid this huge salary largely because of his ability to handle people. Imagine that! A million dollars a year because he was able to handle people! One day at noontime, Schwab was walking through one of his steel mills when he came across a group of men smoking directly under a sign that said No Smoking.
 Do you suppose that Charles Schwab pointed at the sign and said, “Can’t you read?”
 Absolutely not, not that master of human relations.
 Mr. Schwab chatted with the men in a friendly way and never said a word about the fact that they were smoking under a No Smoking sign.
 Finally he handed them some cigars and said with a twinkle in his eye, “I’d appreciate it, boys, if you’d smoke these outside.”
 That is all he said. Those men knew that he knew that they had broken a rule, and they admired him because he hadn’t called them down. He had been such a good sport with them that they in turn wanted to be good sports with him.
 Dale Carnegie
 Fred Wilpon is the president of the New York Mets baseball team. One afternoon Wilpon was leading a group of school children on a tour of Shea Stadium. He let them stand behind home plate. He took them into the team dugouts. He walked them through the private passage to the clubhouse. As the final stop on his tour, Wilpon wanted to take the students into the stadium bull pen, where the pitchers warm up.
 But right outside the bull pen gate, the group was stopped by a uniformed security guard.
 “The bull pen isn’t open to the public,” the guard told Wilpon, obviously unaware of whom he was. “I’m sorry, but you can’t go out there.”
 Now, Fred Wilpon certainly had the power to get what he wanted right then and there. He could have berated the poor security guard for falling to recognize such an important person as himself. With a dramatic flourish, Wilpon could have whipped out his top-level security pass and shown the wide-eyed children how much weight he carried at Shea.
 Wilpon did none of that. He led the students to the far side of the stadium and took them into the bull pen through another gate.
 Why did he bother to do that? Wilpon didn’t want to embarrass the security guard. The man, after all, was doing his job and doing it well. Later that afternoon Wilpon even sent off a handwritten note, thanking the guard for showing such concern.
 Had Wilpon chose instead to yell or cause a scene, the guard might well have ended up feeling resentful, and no doubt his work would have suffered as a result. Wilson’s gentle approach made infinitely more sense. The guard felt great about the compliment. And you can bet he’ll recognize Wilpon the next time the two of them happen to meet.
 Fred Wilpon is a leader and not just because of the title he holds or the salary he earns. What makes him a leader of men and women is how he has learned to interact.
 In the past people in the business world didn’t give much thought to the true meaning of leadership. The boss was the boss, and he was in charge. Period. End of discussion.
 Well-run companies-no one ever spoke about “Well-led companies”­-were the ones that operated in almost military style. Orders were delivered from above and passed down through the ranks.
 Remember Mr. Dithers from the Blondie comic strip? “BUMSTEAD!” he would scream, and young Dagwood would come rushing into the boss’s office like a frightened puppy. Lots, of real-life companies operated that way for years. The companies that weren’t run like army platoons were barely run at all. They just puttered along as they always had, secure in some little niche of a market that hadn’t been challenged for years. The message from above was always, “If it ain’t broke, why fix it?”
 The people who had responsibility sat in their offices and managed what they could. That’s what they were expected to do—to “manage.” Maybe they steered the organizations few degrees to the left or a few degrees to the right. Usually they tried to deal with whatever obvious problems presented themselves, and then they called it a day.
 Back when the world was a simpler place, management like this was fine. Rarely visionary, but fine, as life rolled predictably along.
 But mere management simply isn’t enough anymore. The world is too unpredictable, too volatile, to fast-moving for such an uninspired approach. What’s needed now is something much deeper than old-fashioned business management. What’s needed is leadership, to help people achieve what they are capable of, to establish a vision for the future, to encourage, to coach and to mentor, and to establish and maintain successful relationships.
 “Back when business operated in a more stable, environment, management skills were sumcient,” says Harvard business school professor John Quelch. “But when the business environment becomes volatile, when the waters are uncharted, when your missions requires greater flexibility than you ever imagined it would-that’s when leadership skills become critical.”
@@ -872,68 +893,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>