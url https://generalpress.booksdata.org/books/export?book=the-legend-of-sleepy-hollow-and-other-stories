--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,86 @@
     <t>The Legend of Sleepy Hollow and Other Stories</t>
   </si>
   <si>
     <t>Washington Irving</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07MNXB9D2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Horror</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
   </si>
   <si>
     <t>FIC029000, FIC004000</t>
   </si>
   <si>
     <t>2018-12-20 00:00:00</t>
   </si>
   <si>
     <t>The Legend of Sleepy Hollow and Other Stories' gave America its own haunted mythology. This collection of larger-than-life tales contains Washington Irving’s best-known literary inventions—Ichabod Crane, the Headless Horseman, and Rip Van Winkle—that continue to capture our imaginations today.
 With his beloved Gothic tales, Washington Irving is said to have created the genre of the short story in America. Though Irving crafted many of the most memorable characters in fiction, from Rip Van Winkle to Ichabod Crane, his gifts were not confined to the short story alone. He was also a master of satire, essay, travelogue, and folktale, as evidenced in this classic collection.</t>
   </si>
   <si>
+    <t>Washington Irving (1783–1859) was one of the first American writers to achieve international literary fame. A gifted essayist, historian, biographer, and storyteller, he helped establish American literature as a respected force at a time when most readers looked to Europe for great works. Best remembered for his timeless short stories Rip Van Winkle and The Legend of Sleepy Hollow, Irving combined humor, imagination, folklore, and gentle satire to create stories that have remained popular for more than two centuries.
+Irving was born on April 3, 1783, in New York City, shortly after the end of the American Revolutionary War. Named after George Washington, he grew up in a prosperous merchant family that encouraged education and intellectual curiosity. Although he studied law and qualified as an attorney, his true passion lay in writing. Early in his career, he contributed humorous essays and sketches to newspapers and magazines, quickly earning recognition for his graceful prose and keen observations of everyday life.
+In 1815, Irving traveled to England, where he spent many years refining his literary craft. During this period, he published The Sketch Book of Geoffrey Crayon, Gent., a collection that included Rip Van Winkle and The Legend of Sleepy Hollow. These stories blended American settings with European storytelling traditions, creating a distinctive literary voice that appealed to readers on both sides of the Atlantic. His success made him the first American author to enjoy widespread popularity in Europe.
+Irving's interests extended beyond fiction. He wrote respected historical and biographical works, including Life of George Washington, A History of New York, and The Alhambra, inspired by his travels in Spain. His writing reflected a deep appreciation for history, culture, and the power of storytelling to preserve the spirit of a place and its people.
+In later years, Irving also served as the United States Minister to Spain, balancing public service with his literary pursuits. He spent his final years at his beloved home, Sunnyside, overlooking the Hudson River, where he continued to write until his death on November 28, 1859.
+Today, Washington Irving is remembered as a pioneer of American literature whose stories helped define the nation's early literary identity. His works continue to delight readers with their charm, rich imagination, memorable characters, and enduring celebration of history, folklore, and the magic hidden within ordinary life.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2306e94e-41a5-4fc1-8faf-12d391214290.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068540</t>
   </si>
   <si>
-    <t>Discover The Legend of Sleepy Hollow and Other Stories by Washington Irving. This book is published by General Press in eBook format, ISBN 9789388760089, ASIN B07MNXB9D2, under Literature and Fiction.</t>
+    <t>Discover The Legend of Sleepy Hollow and Other Stories by Washington Irving. This book is published by General Press in eBook format, ISBN 9789388760089, ASIN B07MNXB9D2, under Literature and Fiction, Horror, Short Stories.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789388760089</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>