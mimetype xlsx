--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,86 @@
     <t>The Life and Times of Jesus the Messiah</t>
   </si>
   <si>
     <t>Alfred Edersheim</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07RSDCSL5</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL006040, REL006710</t>
   </si>
   <si>
     <t>2019-05-08 00:00:00</t>
   </si>
   <si>
     <t>The Life and Times of Jesus the Messiah by Alfred Edersheim is a monumental work of Christian scholarship that offers a richly detailed account of the life, ministry, and historical setting of Jesus Christ. First published in the late nineteenth century, the book combines careful biblical study with extensive research into Jewish history, customs, religious practices, and the political landscape of first-century Palestine. Edersheim's aim is to help readers understand the Gospels within the cultural and historical context in which Jesus lived and taught.
 The narrative follows the life of Jesus from His birth and early years through His public ministry, teachings, miracles, crucifixion, and resurrection. Along the way, Edersheim examines the beliefs, traditions, and expectations of the Jewish people, explaining how these shaped the reception of Jesus' message. He explores the interactions between Jesus and His disciples, religious leaders, and ordinary men and women, highlighting the compassion, wisdom, and spiritual authority that defined His ministry. By connecting biblical events with historical background, the book provides a fuller appreciation of the significance of Christ's life and mission.
 Written in a thoughtful and reverent style, The Life and Times of Jesus the Messiah is both an academic resource and a devotional work. While grounded in historical research, it continually points readers toward the spiritual meaning of the Gospel narrative. More than a biography, the book offers a profound exploration of faith, redemption, and the enduring impact of Jesus' teachings, making it a valuable companion for anyone seeking a deeper understanding of the historical and spiritual foundations of Christianity.</t>
   </si>
   <si>
+    <t>Alfred Edersheim (1825–1889) was a distinguished biblical scholar, Christian minister, and author whose writings brought the historical and cultural world of the Bible to life for generations of readers. Born into a Jewish family and later becoming a Christian, Edersheim possessed a unique understanding of both Jewish traditions and Christian theology. His works remain highly valued for their ability to explain the Scriptures within the context of first-century Jewish life, making the Bible more meaningful and accessible to students, scholars, and general readers alike.
+Edersheim was born on March 7, 1825, in Vienna, Austria, and received a thorough education in Jewish learning during his youth. While studying in Hungary, he encountered Christian missionaries whose teachings led him to embrace Christianity. After his conversion, he moved to Scotland, where he studied theology at New College in Edinburgh. He was later ordained as a minister in the Free Church of Scotland and served several congregations with dedication before devoting much of his life to writing and biblical scholarship. In his later years, he became associated with the Church of England and continued his ministry as both a pastor and respected lecturer.
+Edersheim's greatest strength was his ability to bridge the gap between the Old and New Testaments by explaining the customs, traditions, and beliefs of ancient Judaism. His firsthand knowledge of Jewish history enabled him to interpret biblical passages with remarkable depth and clarity. Among his most celebrated works are The Life and Times of Jesus the Messiah, The Temple: Its Ministry and Services, Sketches of Jewish Social Life, and Bible History: Old Testament. These books combined careful historical research with deep spiritual insight, helping readers understand the world in which biblical events unfolded.
+Throughout his career, Edersheim emphasized that a knowledge of Jewish culture enriches the understanding of Christian Scripture. His writing style was scholarly yet engaging, allowing complex historical subjects to be understood by a broad audience. Although some aspects of his scholarship have been refined by later historical research, his works continue to be widely respected for their rich detail and enduring educational value.
+Alfred Edersheim passed away in 1889, leaving behind a remarkable literary legacy. His writings continue to serve as trusted resources for pastors, theologians, students, and anyone seeking a deeper appreciation of the historical and spiritual background of the Bible. Through his lifelong dedication to biblical study, Edersheim helped countless readers discover the richness of Scripture in its original historical setting.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/df6ebdda-5f98-403d-9043-fadbebf8cc28.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068602</t>
   </si>
   <si>
-    <t>Discover The Life and Times of Jesus the Messiah by Alfred Edersheim. This book is published by General Press in eBook format, ISBN 9789388760973, ASIN B07RSDCSL5, under Christian Books and Bibles.</t>
+    <t>Discover The Life and Times of Jesus the Messiah by Alfred Edersheim. This book is published by General Press in eBook format, ISBN 9789388760973, ASIN B07RSDCSL5, under Christian Books and Bibles, Christian Theology, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789388760973</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>