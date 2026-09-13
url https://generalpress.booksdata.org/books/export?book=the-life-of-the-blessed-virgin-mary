--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,86 @@
     <t>The Life of the Blessed Virgin Mary</t>
   </si>
   <si>
     <t>Anne Catherine Emmerich</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07RPCD9B6</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Living</t>
+  </si>
+  <si>
+    <t>Catholicism</t>
   </si>
   <si>
     <t>REL110000, REL063000</t>
   </si>
   <si>
     <t>2019-05-08 00:00:00</t>
   </si>
   <si>
     <t>The Life of the Blessed Virgin Mary is a devotional work based on the mystical visions of Anne Catherine Emmerich, a nineteenth-century German Augustinian nun whose spiritual experiences were recorded by the writer Clemens Brentano. The book offers a detailed and contemplative portrayal of the life of Mary, the mother of Jesus, from her birth and childhood to her role in Christ's ministry, His Passion, and her later years. Rather than serving as a historical biography, it presents a meditative narrative intended to deepen readers' understanding of Mary's faith, humility, and unwavering devotion to God.
 The narrative portrays Mary as a model of obedience, compassion, and quiet strength, emphasizing her willingness to accept God's will even in the face of profound joy and sorrow. It reflects on her family life, her relationship with Joseph, the birth and upbringing of Jesus, and the many trials she endured as she witnessed His ministry and ultimate sacrifice. Through vivid descriptions and spiritual reflections, the book highlights Mary's steadfast trust, selfless love, and enduring hope, presenting her life as an example of faithful discipleship and complete surrender to divine purpose.
 Written in a reverent and accessible style, The Life of the Blessed Virgin Mary invites readers to contemplate the spiritual significance of Mary's life and her unique place within the Christian tradition. While its narrative is rooted in Emmerich's private mystical visions rather than the canonical biblical text, the book has long been valued by many believers as a source of devotion and reflection. More than a biography, it is a heartfelt meditation on faith, grace, sacrifice, and the enduring power of humble obedience to God.</t>
   </si>
   <si>
+    <t>Anne Catherine Emmerich (1774–1824) was a German Augustinian nun, Christian mystic, and visionary whose spiritual experiences and meditations on the life of Jesus Christ have inspired readers for nearly two centuries. Known for her deep devotion, humility, and unwavering faith, she became one of the most remarkable mystical figures in Catholic history. Although she left behind no writings of her own, her reported visions, recorded by others, have had a lasting influence on Christian spirituality and religious literature.
+She was born on September 8, 1774, in the village of Flamschen near Coesfeld, in present-day Germany, into a poor farming family. From an early age, Anne Catherine displayed a profound religious spirit and a compassionate concern for the poor and the suffering. Despite financial hardships, she remained determined to dedicate her life to God. After overcoming numerous obstacles, she entered the Augustinian convent at Agnetenberg in Dülmen in 1802, where she embraced a life of prayer, service, and simplicity.
+Following the closure of her convent during the secularization of church properties in the early nineteenth century, Emmerich continued to live a deeply prayerful life under difficult circumstances. She became widely known for experiencing extraordinary mystical phenomena, including reported visions of biblical events and, according to many witnesses, the appearance of the stigmata—the wounds corresponding to those of Christ's crucifixion. These experiences attracted both devoted followers and skeptical investigators, making her one of the most discussed religious figures of her time.
+Much of what is known about Emmerich's visions comes from the German poet Clemens Brentano, who spent several years recording her accounts. These records later formed the basis of influential works such as The Dolorous Passion of Our Lord Jesus Christ and The Life of the Blessed Virgin Mary. Although the Catholic Church distinguishes these writings from official doctrine, they have inspired countless believers through their vivid portrayals of the lives of Jesus and Mary and their emphasis on compassion, sacrifice, and divine love.
+Anne Catherine Emmerich passed away on February 9, 1824, in Dülmen. Her reputation for holiness continued to grow long after her death, and in 2004 she was beatified by Pope John Paul II. Today, she is remembered for her profound spirituality, steadfast faith, and enduring influence on Christian devotional literature. Her life remains a testament to prayer, perseverance, and unwavering trust in God amid suffering.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1ade8a7c-e6bf-434a-a624-291fe6cde112.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068597</t>
   </si>
   <si>
-    <t>Discover The Life of the Blessed Virgin Mary by Anne Catherine Emmerich. This book is published by General Press in eBook format, ISBN 9789389157048, ASIN B07RPCD9B6, under Christian Books and Bibles.</t>
+    <t>Discover The Life of the Blessed Virgin Mary by Anne Catherine Emmerich. This book is published by General Press in eBook format, ISBN 9789389157048, ASIN B07RPCD9B6, under Christian Books and Bibles, Christian Living, Catholicism.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789389157048</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>