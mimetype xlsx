--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,55 +149,71 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>REL007030, FIC004000, REL007000, POE000000</t>
   </si>
   <si>
     <t>2018-06-15 00:00:00</t>
   </si>
   <si>
-    <t>In this poetic masterpiece, Sir Edwin Arnold describes the life and teachings of Buddha. The man who was to become known as Buddha to the world was born as Prince Gautama of India but he rejected the worldly riches and abandoned the reigns of power when he embarked on a journey to discover the meaning of life. This poem reveals Buddha’s life from the Buddhist perspective but you don’t have to be a Buddhist to appreciate this poetic work. As you read about Buddha's journey you will embark on your own course of discovery.
-[...3 lines deleted...]
-    <t>Sir Edwin Arnold (1832-1904), was an English author. After serving as principal of the government college in Pune, India, he joined (1861) the staff of the 'London Daily Telegraph'. He won fame for his blank-verse epic 'The Light of Asia' (1879), dealing with the life of Buddha. The poem was attacked for its alleged distortion of Buddhist doctrine and for its tolerant attitude toward a non-Christian religion. Besides other volumes of poetry, he wrote a number of picturesque travel books and translated Asian literature, inclding 'The Bhagavad Gita'.</t>
+    <t>What if the greatest journey a human being could make were not across kingdoms or battlefields, but inward, toward a deeper understanding of life, suffering, and compassion? 'The Light of Asia' by Sir Edwin Arnold is a classic religious and philosophical narrative poem that retells the life and spiritual awakening of Siddhartha Gautama, the Buddha, in a vivid and deeply human way. First published in 1879, the work introduces readers to the prince who grows up surrounded by luxury yet becomes increasingly troubled by the suffering he sees beyond the walls of his sheltered world.
+Arnold follows Siddhartha from his privileged childhood and royal upbringing to the encounters that awaken him to the realities of old age, sickness, and death. These experiences challenge everything he has been taught about happiness and lead him to question the meaning of existence itself. Eventually, he leaves behind his royal life, family, and worldly comforts to search for an answer to human suffering. His journey takes him through years of discipline, meditation, doubt, and profound spiritual struggle as he seeks a path that can free humanity from the endless cycle of desire and pain.
+Rather than presenting the Buddha as a distant religious figure, Arnold portrays him as a compassionate seeker whose questions are universal. The poem explores themes of sacrifice, self-discovery, desire, suffering, compassion, karma, and the search for inner peace. Its storytelling combines the atmosphere of ancient India with lyrical descriptions and accessible philosophical ideas, making it appealing even to readers who are unfamiliar with Buddhist teachings.
+At its heart, 'The Light of Asia' is a story about transformation: the movement from privilege to understanding, from attachment to compassion, and from uncertainty toward spiritual insight. Its enduring appeal lies in the way it invites readers to consider their own relationship with happiness, suffering, and the search for meaning. For anyone curious about the life of the Buddha or the spiritual ideas that shaped one of the world's great traditions, this timeless poem offers a fascinating journey—and leaves much to discover within its verses.</t>
+  </si>
+  <si>
+    <t>Sir Edwin Arnold was a remarkable English poet, journalist, and translator whose writing helped introduce Asian religious and philosophical ideas to Victorian readers. Best known for his celebrated epic poem 'The Light of Asia', Arnold devoted much of his literary career to exploring Buddhism, Hinduism, and the spiritual traditions of the East through poetry and translation.
+Born on June 10, 1832, in Gravesend, Kent, England, Edwin Arnold was educated at King's School, Rochester, and later at King's College London and the University of Oxford. His early career took him to India, where he served as principal of the Government Sanskrit College in Poona. His years in India had a lasting influence on his imagination and deepened his interest in Indian culture, religion, and literature. After returning to England, he worked as a journalist and became closely associated with the 'Daily Telegraph', eventually serving as its editor.
+Arnold gained international recognition with 'The Light of Asia', published in 1879. Written in poetic narrative form, the work presents the life and teachings of Siddhartha Gautama, the Buddha, in language that was accessible to Western readers. Its success made Arnold one of the most influential Victorian interpreters of Eastern spirituality. He later wrote 'The Song Celestial', a poetic rendering of the 'Bhagavad Gita', as well as other works inspired by Indian philosophy and religious thought.
+His writing combined lyrical beauty, vivid imagery, and a sincere fascination with cultures beyond the West. Arnold's work played an important role in shaping Western interest in Buddhism and Indian philosophy during the nineteenth century. Knighted in 1888, he remained a respected literary figure until his death in London on March 24, 1904. Sir Edwin Arnold's legacy endures through his poetry and translations, which continue to connect readers with the spiritual traditions that inspired him.</t>
+  </si>
+  <si>
+    <t>"The Light of Asia" by Sir Edwin Arnold is a poetic retelling of the life and teachings of Siddhartha Gautama, the prince who became the Buddha. Written in graceful verse, the book introduces readers to one of the world's greatest spiritual figures with warmth, reverence, and deep respect. Rather than presenting a strict historical account, Arnold creates a vivid and moving narrative that captures the emotional, philosophical, and spiritual journey of the Buddha. The poem begins in ancient India, where Prince Siddhartha is born into luxury and privilege. From the moment of his birth, wise men predict that he is destined either to become a powerful emperor or a great spiritual teacher. His father, hoping that his son will rule the kingdom, shields him from all forms of suffering, ensuring that the young prince grows up surrounded only by beauty, comfort, and happiness.
+As Siddhartha matures, he enjoys every privilege that royal life can offer. He receives the finest education, masters the arts and sciences, and marries the beautiful Princess Yasodhara, with whom he has a son. Yet despite his outward happiness, an unexplained sense of dissatisfaction begins to grow within him. Curious about the world beyond the palace walls, he ventures outside and encounters four sights that transform his understanding of life forever: an old man, a sick person, a dead body, and finally a peaceful wandering ascetic. These encounters reveal the unavoidable realities of aging, illness, death, and the possibility of spiritual liberation. The comfortable world that had once seemed perfect suddenly appears fragile and temporary.
+Unable to ignore these discoveries, Siddhartha becomes deeply troubled by the suffering that touches every human life. He realizes that wealth, youth, and power cannot protect anyone from pain or mortality. This awakening fills him with compassion and an overwhelming desire to find a solution not only for himself but for all living beings. One night, despite his love for his family, he quietly leaves the palace, giving up his royal status, luxurious possessions, and future throne. This "Great Renunciation" marks the beginning of a lifelong quest for truth and enlightenment. Arnold presents this decision not as an act of abandonment but as the greatest sacrifice a person could make in the service of humanity.
+The prince spends many years wandering across forests and villages, learning from renowned teachers and practicing severe forms of asceticism. He believes that by denying himself food, comfort, and physical needs, he may discover the ultimate truth. However, after years of extreme hardship, Siddhartha realizes that self-torture is no more effective than indulgence. Both extremes prevent genuine understanding. This realization leads him to embrace what later becomes known as the Middle Way, a balanced path between excess and deprivation. Arnold describes this moment as a turning point, emphasizing that wisdom often comes through experience rather than blind obedience to tradition.
+Determined to continue his search, Siddhartha sits beneath the Bodhi Tree and vows not to rise until he has found the answer to life's deepest questions. There he faces intense inner struggles, temptations, fears, and distractions, symbolized by the assaults of Mara, the embodiment of illusion and desire. Instead of resisting with anger or fear, Siddhartha confronts these challenges through unwavering calm, mindfulness, and compassion. As dawn breaks, he attains enlightenment and becomes the Buddha, the "Awakened One." In Arnold's telling, this moment represents not a supernatural miracle but the complete awakening of human wisdom, compassion, and understanding.
+After attaining enlightenment, the Buddha chooses not to remain in solitude but dedicates the rest of his life to teaching others. He travels across northern India, speaking to kings and beggars, merchants and farmers, scholars and ordinary villagers alike. His message is simple yet profound: suffering exists, it has causes, it can end, and there is a practical path leading to its end. Arnold explains these teachings through vivid stories and poetic reflections rather than philosophical arguments, making them accessible even to readers unfamiliar with Buddhist thought. Compassion, kindness, self-discipline, and mindfulness emerge as the foundations of a meaningful life.
+Throughout his journeys, the Buddha challenges many social customs and prejudices of his time. He teaches that true nobility comes not from birth, wealth, or social rank but from one's actions and character. People from every background are welcomed into his growing community of followers. Arnold portrays the Buddha as a teacher who values reason over blind faith and encourages people to examine his teachings through their own experience. This emphasis on personal responsibility and inner transformation gives the poem a timeless quality, showing that lasting peace begins within the individual rather than through external power or possessions.
+As the story approaches its conclusion, the Buddha continues to spread his teachings with patience and humility, helping countless people overcome fear, hatred, and ignorance. Even in old age, he remains devoted to guiding others with gentle wisdom. Eventually, he passes peacefully into Parinirvana, having completed his earthly mission. Arnold presents this final moment not as a tragic ending but as the natural completion of a life dedicated entirely to compassion and enlightenment. The Buddha leaves behind no empire or worldly inheritance, but a spiritual legacy that continues to inspire millions across generations.
+'The Light of Asia' is ultimately more than the biography of a remarkable man; it is an exploration of universal human questions about suffering, purpose, and inner peace. Sir Edwin Arnold's elegant poetry bridges Eastern philosophy and Western readers, presenting Buddhist teachings with admiration and clarity. The book reminds readers that true greatness lies not in power or wealth but in wisdom, compassion, and selfless service. By following Siddhartha's extraordinary journey from sheltered prince to enlightened teacher, the poem encourages every reader to reflect on their own lives, seek truth with an open heart, and cultivate kindness toward all living beings. Even more than a century after its publication, The Light of Asia remains a deeply moving and inspiring work that celebrates humanity's enduring search for understanding and spiritual awakening.</t>
   </si>
   <si>
     <t>Book the First
 The Scripture of the Saviour of the World,
 Lord Buddha—Prince Siddhartha styled on Earth
 In Earth and Heavens and Hells Incomparable,
 All-honoured, Wisest, Best, most Pitiful;
 The Teacher of Nirvana and the Law.
 Then came he to be born again for men.
 Below the highest sphere, four Regents sit
 Who rule our world, and under them are zones
 Nearer, but high, where saintliest spirits dead
 Wait thrice ten thousand years, then live again;
 And on Lord Buddha, waiting in that sky,
 Came for our sakes the five sure signs of birth
 So that the Devas knew the signs, and said,
 “Buddha will go again to help the World.”
 “Yea!” spake He, “now I go to help the World.
 This last of many times; for birth and death
 End hence for me and those who learn my Law.
 I will go down among the Sakyas,
 Under the southward snows of Himalaya,
 Where pious people live and a just King.”
 That night the wife of King Suddhodana,
 Maya the Queen, asleep beside her Lord,
@@ -1184,68 +1200,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>