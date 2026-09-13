--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,77 +131,83 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>The Lion, the Witch and the Wardrobe</t>
   </si>
   <si>
     <t>C.S. Lewis</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTTDJXY</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Action &amp; Adventure</t>
-[...1 lines deleted...]
-  <si>
     <t>Children's Classics</t>
+  </si>
+  <si>
+    <t>Children's Science Fiction &amp; Fantasy</t>
+  </si>
+  <si>
+    <t>JUV007000, JUV037040</t>
   </si>
   <si>
     <t>‘The Lion, the Witch and the Wardrobe’ by C.S. Lewis, is a charming children’s novel in which the four Pevensie siblings accidentally find their way into the magical land of Narnia via an enchanted wardrobe. They quickly discover that Narnia has been subjugated by the evil White Witch, who has cast a spell of eternal winter across the whole kingdom.
 The words of an ancient prophecy seem to imply that the four Pevensies are destined to defeat the White Witch, but a betrayal by one of the siblings soon jeopardizes not only all of their lives but the fate of the entire land of Narnia.
 It is the earliest and best-known novel in C.S. Lewis’s bestselling children’s series The Chronicles of Narnia, and has remained popular since its original publication over seventy years ago, this story has delighted readers of all ages. It has been made into a blockbuster movie and an acclaimed play and has been read by over 100 million people around the world.</t>
   </si>
   <si>
     <t>CLIVE STAPLES LEWIS (1898-1963) was one of the intellectual giants of the twentieth century and arguably one of the most influential writers of his day. He was a fellow and tutor in English Literature at Oxford University until 1954 when he was unanimously elected to the Chair of Medieval and Renaissance English at Cambridge University, a position he held until his retirement. He wrote more than thirty books, allowing him to reach a vast audience, and his works continue to attract thousands of new readers every year. His most distinguished and popular accomplishments include Mere Christianity, Out of the Silent Planet, The Great Divorce, The Screwtape Letters, and the universally acknowledged classics, the Chronicles of Narnia. To date, the Narnia books have sold over 100 million copies and been transformed into three major motion pictures.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7ade1cb2-acd9-4bf6-ac1c-4469a21915d6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069216</t>
   </si>
   <si>
-    <t>Discover The Lion, the Witch and the Wardrobe by C.S. Lewis. This book is published by General Press in eBook format, ISBN 9789354998621, ASIN B0CFTTDJXY, under Children's Books, Action and Adventure, Children's Classics.</t>
+    <t>Discover The Lion, the Witch and the Wardrobe by C.S. Lewis. This book is published by General Press in eBook format, ISBN 9789354998621, ASIN B0CFTTDJXY, under Children's Books, Children's Classics, Children's Science Fiction and Fantasy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -711,87 +717,91 @@
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354998621</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="Q2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>