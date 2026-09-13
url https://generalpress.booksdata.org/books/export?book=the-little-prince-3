--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,57 +137,57 @@
   <si>
     <t>Antoine de Saint-Exupéry</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07D62MK5S</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Children's Fiction</t>
-[...5 lines deleted...]
-    <t>FIC019000, JUV000000, JUV007000, JUV012030</t>
+    <t>Metaphysical &amp; Visionary Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
+    <t>FIC004000, FIC019000, FIC039000</t>
   </si>
   <si>
     <t>2018-05-19 00:00:00</t>
   </si>
   <si>
     <t>Antoine de Saint-Exupéry’s 'The Little Prince' is a tender, philosophical modern fable that explores the deep truths of love, loss, and human connection. The story begins when a weary aviator crashes his plane in the desolate Sahara Desert. There, facing isolation and limited survival supplies, he encounters a mysterious, golden-haired child known only as the Little Prince.
 The boy reveals he has traveled from a tiny, distant asteroid, leaving behind his most prized possession: a single, vain, but fiercely loved rose. As the prince recounts his journey across the universe, he describes visiting various planets inhabited by narrow-minded adults—a king, a businessman, a lamplighter—who are entirely consumed by meaningless rules and superficial ambitions. Through the child's innocent eyes, Saint-Exupéry gently critiques how adults lose their sense of wonder and prioritize numbers over genuine beauty.
 The novel’s emotional core blossoms when the prince reaches Earth and befriends a wise wild fox. The fox teaches him the story’s most enduring secret: "It is only with the heart that one can see rightly; what is essential is invisible to the eye." The prince realizes that the time and devotion he poured into his demanding rose are what make her truly unique in all the universe.
 Ultimately, 'The Little Prince' is a poignant reminder to hold onto the purity of childhood. It is a profoundly humane narrative that encourages us to look past the surface, cherish our relationships, and nurture the quiet, unseen bonds that give life meaning.</t>
   </si>
   <si>
     <t>Antoine de Saint-Exupéry was born in Lyons on June 29, 1900. Later, in Paris, he failed the entrance exams for the French naval academy and, instead, enrolled at the prestigious art school l'Ecole des Beaux-Arts. In 1921 Saint-Exupéry began serving in the military, and was stationed in Strasbourg. There he learned to be a pilot, and his career path was forever settled. 
 Saint-Exupéry's next novel, Wind, Sand and Stars, was published in 1939. A great success, the book won the Académie Française's Grand Prix du Roman (Grand Prize for Novel Writing) and the National Book Award in the United States. 
 On July 31, 1944, he set out from Borgo, Corsica, to overfly occupied France and never returned.</t>
   </si>
   <si>
     <t>"The Little Prince" by Antoine de Saint-Exupéry is a timeless philosophical novella that combines fantasy, adventure, and profound reflections on human nature. The story begins with a pilot who crashes his airplane in the vast Sahara Desert and finds himself stranded with limited supplies. While attempting to repair his aircraft, he encounters an unusual young boy who calmly asks him to draw a sheep. This mysterious child, known simply as the Little Prince, seems completely unconcerned by the harsh desert surroundings. As the pilot spends time with him, he gradually learns that the boy has travelled from a tiny asteroid called B-612, where he lived alone with three volcanoes and a beautiful but demanding rose. Through their growing friendship, the Little Prince begins to share the remarkable story of his journey across the universe and the lessons he has learned about life, love, and human relationships.
 The Little Prince explains that he left his tiny planet because he was confused by the behaviour of his beloved rose. Although he cared for her deeply, her pride, vanity, and constant demands made it difficult for him to understand her true feelings. Believing that distance might help him discover the meaning of love, he decided to travel among the stars, visiting several small planets before arriving on Earth. Each planet is inhabited by a single adult whose life revolves around one narrow obsession. These encounters reveal the limitations of grown-up thinking and highlight how adults often lose sight of imagination, kindness, and genuine happiness as they become consumed by status, wealth, authority, or routine.
 The first people the Little Prince meets include a king who believes he rules everything despite having no real subjects, a vain man who desires endless admiration, a drunkard trapped in a cycle of shame, and a businessman who spends his entire life counting stars as though they were possessions. He also encounters a lamplighter who faithfully follows orders without questioning their purpose and a geographer who records information about places he has never personally explored. Although each adult appears respectable on the surface, the Little Prince realises that they are disconnected from what truly gives life meaning. Their lives are shaped by ambition, pride, habit, or empty routines rather than by curiosity, compassion, or meaningful relationships.
 When the Little Prince reaches Earth, he discovers that it is far larger and more complicated than any world he has previously visited. He is surprised to find a garden filled with thousands of roses, making him believe that his own rose is not as unique as he once imagined. This discovery leaves him disappointed because he had believed that his flower was one of a kind. However, his perspective changes after meeting a wise fox, who teaches him one of the story's most important lessons. The fox explains that true friendship and love are created through patience, trust, and shared experiences. What makes someone special is not outward appearance but the time, care, and responsibility invested in the relationship. Through this friendship, the Little Prince finally understands why his own rose is precious despite being outwardly similar to many others.
 The conversations between the Little Prince and the fox become the emotional heart of the novel. The fox introduces the idea of "taming," which means creating a unique bond that transforms strangers into cherished companions. Once such a bond exists, each person becomes responsible for caring for the other. This lesson changes the Little Prince's understanding of love and helps him realise that he had misunderstood his rose's behaviour. Her vanity and occasional selfishness did not erase the affection they shared. Instead, their relationship required patience, understanding, and acceptance. Armed with this new wisdom, he begins to long for home and recognises that genuine love involves commitment rather than simply seeking perfection.
 Meanwhile, the pilot continues struggling to repair his damaged airplane while listening to the Little Prince's extraordinary stories. As the days pass and their water supply begins to run dangerously low, the two companions search together across the desert. During their journey, the Little Prince offers gentle observations about the world that help the pilot rediscover the imagination and wonder he had gradually lost during adulthood. The desert itself becomes a powerful symbol, suggesting that beneath empty appearances there often lies hidden beauty and hope waiting to be discovered. The friendship between the pilot and the Little Prince reminds both characters that meaningful connections can develop even under the most unlikely circumstances.
 As the story moves toward its conclusion, the Little Prince decides that it is time to return to his own planet and the rose who has been waiting for him. Because his physical body cannot travel such an immense distance, he accepts the help of a mysterious snake whose bite allows him to leave the Earth behind. Although the moment is deeply emotional, the Little Prince faces it with calm acceptance rather than fear. He explains that what truly matters cannot always be seen and that appearances often hide deeper realities. His departure leaves the pilot heartbroken, yet it also fills him with a renewed appreciation for love, friendship, and the invisible bonds that connect people across time and distance.
 After successfully repairing his airplane, the pilot returns to civilisation, but he is forever changed by his encounter with the Little Prince. He often looks toward the night sky, wondering whether the Little Prince has safely returned to his tiny planet and whether his beloved rose still flourishes beneath her protective glass cover. The stars, which once appeared as distant objects, now remind him of laughter, friendship, and the enduring presence of someone who taught him to see the world differently. Though years pass, he continues to hope that the Little Prince remains happy, encouraging readers to share in that hope every time they gaze at the heavens.
 "The Little Prince" is ultimately a story about innocence, compassion, responsibility, and the enduring importance of seeing the world through the eyes of the heart rather than through logic alone. Antoine de Saint-Exupéry blends fantasy with philosophical reflection to create a narrative that speaks to both children and adults, offering timeless insights into love, friendship, loneliness, and the search for meaning. Through the Little Prince's extraordinary journey, the novel reminds readers that life is enriched not by possessions, achievements, or appearances, but by the relationships we nurture and the care we show to others. Its gentle storytelling, memorable characters, and universal themes have made it one of the most beloved and widely translated works of literature, continuing to inspire generations with its message that the most valuable truths are often invisible to the eye but unforgettable to the heart.</t>
@@ -243,51 +243,51 @@
 ‘So you’ve come from another planet?’
 But he didn’t reply. He nodded gently whilst gazing at my aeroplane.
 ‘It is true that on that you can’t have come from very far away…’
 And he sank into a long reverie. Then, taking my sheep out of his pocket, he contemplated his treasure.
 You can imagine how my curiosity was aroused by this half confidence about ‘the other planets’. So I tried to find out a little more.
 ‘Where do you come from, my little fellow? Where is this “where I live” of which you speak? Where do you want to take my sheep?’
 After a thoughtful silence, he replied: ‘What I like about the box you have given me is that he can use it as his house at night.’
 ‘Of course. And if you are good, I shall also give you a rope to tie him up during the day. And a post to tie him to.’
 But the little prince seemed shocked by my proposal.
 ‘Tie him up? What a funny idea.’
 ‘But if you do not tie him up, he will wander off and get lost.’
 My friend burst out laughing again: ‘But where would he go?’
 ‘Anywhere. Just straight ahead.’
 Whereupon the little prince remarked gravely: ‘It wouldn’t matter. Everything is so small where I live.’ And, perhaps a little wistfully, he added: ‘Straight ahead of oneself, one cannot go very far…’</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f58fa61b-285c-4872-8059-f2f2c68de619.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068440</t>
   </si>
   <si>
-    <t>Discover The Little Prince by Antoine de Saint-Exupéry. This book is published by General Press in eBook format, ISBN 9789387669666, ASIN B07D62MK5S, under Literature and Fiction, Children's Fiction, Classics.</t>
+    <t>Discover The Little Prince by Antoine de Saint-Exupéry. This book is published by General Press in eBook format, ISBN 9789387669666, ASIN B07D62MK5S, under Literature and Fiction, Metaphysical and Visionary Fiction, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>