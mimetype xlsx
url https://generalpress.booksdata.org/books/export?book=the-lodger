--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,72 +137,82 @@
   <si>
     <t>Marie Belloc Lowndes</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTVSLLQ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
-    <t>Classics</t>
-[...2 lines deleted...]
-    <t>Horror</t>
+    <t>Suspense Thrillers</t>
+  </si>
+  <si>
+    <t>Crime Thrillers</t>
+  </si>
+  <si>
+    <t>FIC030000, FIC031010</t>
   </si>
   <si>
     <t>"This is a beautifully wrought novel of psychological suspense that should have a place on any mystery buff's shelf of classics." — Chicago Sun-Times
 Inspired by the notorious Whitechapel murders, ‘The Lodger’ by Marie Belloc Lowndes is a 1913 thriller that first appeared when Jack the Ripper's brutal crimes were well within living memory. Time has done nothing to diminish the popular fascination with serial killings. This gripping tale of an elderly English couple's growing suspicions of their sinister border has served as the basis for several movies, including one of Alfred Hitchcock's first films. An early example of a psychological suspense story and a brilliant evocation of the fog-bound and gaslit streets of late Victorian London, it is still a wonderfully compelling thriller.
 "Absence does make the heart grow fonder—at first, at any rate. Mrs. Bunting was well aware of that. During the long course of hers and Bunting's mild courting, they'd been separated for about three months, and it was that three months which had made up her mind for her. She had got so used to Bunting that she couldn't do without him, and she had felt—oddest fact of all—acutely, miserably jealous."
 — Marie Belloc Lowndes (The Lodger)</t>
   </si>
   <si>
+    <t>Marie Belloc Lowndes (1868–1947) was a distinguished English novelist, short story writer, and playwright whose works combined psychological insight with gripping suspense. She is best remembered for The Lodger, a chilling crime novel inspired by the Jack the Ripper murders. Her ability to explore the hidden fears, emotions, and moral dilemmas of ordinary people made her one of the most respected writers of mystery and psychological fiction in the early twentieth century.
+She was born Marie Adelaide Belloc on August 5, 1868, in London, England, into a family known for its literary and intellectual achievements. Her father, Louis Belloc, was a French lawyer, and her mother, Bessie Rayner Parkes, was a prominent writer and advocate for women's rights. Her younger brother, Hilaire Belloc, later became a celebrated author and historian. Growing up in such an intellectually rich environment, Marie developed a lifelong love of literature, reading, and storytelling.
+In 1896, she married Frederick Sawrey Lowndes, a journalist with whom she shared an interest in writing and publishing. Although she began her literary career with novels focused on domestic life and social relationships, she gradually turned to suspense and crime fiction, where she found her greatest success. Her stories were admired not only for their intriguing plots but also for their careful study of character and human psychology.
+Her breakthrough came in 1913 with The Lodger, a novel about a mysterious tenant whose behavior raises terrifying suspicions. Inspired by the unsolved Jack the Ripper case, the book became an international success and has since been adapted into numerous films, stage productions, and television dramas, including Alfred Hitchcock's silent film The Lodger (1927). Throughout her long career, Lowndes wrote more than forty novels and many short stories, earning a reputation as one of Britain's leading crime writers.
+Marie Belloc Lowndes died on November 14, 1947, at the age of seventy-nine. Today, she is remembered as a pioneer of psychological suspense, whose stories emphasized atmosphere, character, and quiet tension rather than graphic violence. Her work continues to attract readers and scholars alike, reflecting her remarkable talent for revealing the extraordinary mysteries hidden within everyday life.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a5994a6b-e343-4002-b4e2-583731bfd55f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069229</t>
   </si>
   <si>
-    <t>Discover The Lodger by Marie Belloc Lowndes. This book is published by General Press in eBook format, ISBN 9789354999338, ASIN B0CFTVSLLQ, under Mystery, Thriller and Suspense, Classics, Horror.</t>
+    <t>Discover The Lodger by Marie Belloc Lowndes. This book is published by General Press in eBook format, ISBN 9789354999338, ASIN B0CFTVSLLQ, under Mystery, Thriller and Suspense, Suspense Thrillers, Crime Thrillers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -724,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>