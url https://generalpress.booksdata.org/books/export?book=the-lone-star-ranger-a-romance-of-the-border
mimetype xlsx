--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTT1ZCL</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Historical Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC014000, FIC033000, FIC004000</t>
   </si>
   <si>
     <t>“In a changing world it is comforting…and entertaining to spend a little while in the company of Zane Grey.”—New York Times
 ‘The Lone Star Ranger’ is a 1915 Western novel by American author Zane Grey. Set in Texas, the story revolves around the exploits of a band of Texas Rangers and Buck Duane, an outlaw on a quest for redemption. The novel is a classic example of Western fiction. The premier chronicler of the American West, legendary storyteller Zane Grey has captivated millions of readers with his timeless adventures of life, death, gunfire, and justice. This is the Old West in all its glory and grandeur.
 In the law of the gun, a man must shoot his way to innocence. At least that's how Captain McKelly of the Texas Rangers puts it to Buck Duane. On the run for killing a man to save his own skin, Duane must now infiltrate the deadly Chelsedine gang. These ruthless rustlers are running amok in Texas and it's going to take a matchless gunfighter to stop their rampage. With the legendary Rangers providing firepower, Duane has more than a fighting chance. Or so he thinks. When he uncovers a secret that could destroy them all, the bullet storm is biblical—and a legend rises out of the dust.</t>
   </si>
   <si>
     <t>Pearl Zane Grey was an American author best known for his popular adventure novels and stories that presented an idealized image of the rugged Old West. As of June 2007, the Internet Movie Database credits Grey with 110 films, one TV episode, and a series, Dick Powell's Zane Grey Theater based loosely on his novels and short stories.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5c4f24b9-9c16-4889-ac39-dd38f8aa3622.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069207</t>
   </si>
   <si>
     <t>Discover The Lone Star Ranger: A Romance of the Border by Zane Grey. This book is published by General Press in eBook format, ISBN 9789354999345, ASIN B0CFTT1ZCL, under Literature and Fiction, Historical Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,77 +729,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>